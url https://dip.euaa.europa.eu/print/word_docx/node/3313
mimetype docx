--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -4534,51 +4534,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4682,51 +4682,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CC79D64"/>
+    <w:nsid w:val="E6B3107C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4830,51 +4830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E910244F"/>
+    <w:nsid w:val="048DEC4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4978,51 +4978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C4B60C8B"/>
+    <w:nsid w:val="C35F783E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EB5E6780"/>
+    <w:nsid w:val="63115518"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="36B2911F"/>
+    <w:nsid w:val="80CB745B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5422,51 +5422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="132A0CE7"/>
+    <w:nsid w:val="CD66CD04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F5E54A5D"/>
+    <w:nsid w:val="DF0E9E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="073F0DC6"/>
+    <w:nsid w:val="6F022CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B1FFCD3B"/>
+    <w:nsid w:val="8DE72024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6014,51 +6014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="84CE7AAB"/>
+    <w:nsid w:val="D2B6939E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6162,51 +6162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5DC43E7E"/>
+    <w:nsid w:val="1408C487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6310,51 +6310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="A5C8E3EF"/>
+    <w:nsid w:val="4E33D3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6458,51 +6458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="902C7141"/>
+    <w:nsid w:val="49066AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6606,51 +6606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="6A3941B8"/>
+    <w:nsid w:val="4D067734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6754,51 +6754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A3F5FB45"/>
+    <w:nsid w:val="FB8116AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="D1C149DB"/>
+    <w:nsid w:val="361158D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7050,51 +7050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B48F879B"/>
+    <w:nsid w:val="00AAB877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7198,51 +7198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="490AF454"/>
+    <w:nsid w:val="03053777"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7346,51 +7346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="5CD8C5E5"/>
+    <w:nsid w:val="F264541A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7494,51 +7494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="AEBCC3D9"/>
+    <w:nsid w:val="91F075F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7642,51 +7642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="59BB78C9"/>
+    <w:nsid w:val="D30B8FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7790,51 +7790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="AD9537F7"/>
+    <w:nsid w:val="98C7FB27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7938,51 +7938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="58FA3585"/>
+    <w:nsid w:val="E6CDCA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8086,51 +8086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="AACE6425"/>
+    <w:nsid w:val="58E07B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8234,51 +8234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D48B649D"/>
+    <w:nsid w:val="2F19A96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8382,51 +8382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="758EB944"/>
+    <w:nsid w:val="F0721676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8530,51 +8530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="9FAF4EA9"/>
+    <w:nsid w:val="72BBC59C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>