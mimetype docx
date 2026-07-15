--- v1 (2026-07-15)
+++ v2 (2026-07-15)
@@ -4682,51 +4682,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E6B3107C"/>
+    <w:nsid w:val="4790C4D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4830,51 +4830,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="048DEC4C"/>
+    <w:nsid w:val="FD47A3A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4978,51 +4978,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C35F783E"/>
+    <w:nsid w:val="122E1B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5126,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="63115518"/>
+    <w:nsid w:val="5F7EF2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5274,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="80CB745B"/>
+    <w:nsid w:val="4CC184B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5422,51 +5422,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CD66CD04"/>
+    <w:nsid w:val="E87B2E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5570,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DF0E9E77"/>
+    <w:nsid w:val="927EEB8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5718,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6F022CE1"/>
+    <w:nsid w:val="926219E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8DE72024"/>
+    <w:nsid w:val="4FDBB26D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6014,51 +6014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D2B6939E"/>
+    <w:nsid w:val="70FEAD36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6162,51 +6162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="1408C487"/>
+    <w:nsid w:val="2B6F0F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6310,51 +6310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="4E33D3EF"/>
+    <w:nsid w:val="94BA82BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6458,51 +6458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="49066AC2"/>
+    <w:nsid w:val="56ED0E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6606,51 +6606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4D067734"/>
+    <w:nsid w:val="FD348FE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6754,51 +6754,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FB8116AA"/>
+    <w:nsid w:val="6EC27476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="361158D4"/>
+    <w:nsid w:val="CCE739DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7050,51 +7050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="00AAB877"/>
+    <w:nsid w:val="CE4E839A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7198,51 +7198,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="03053777"/>
+    <w:nsid w:val="18D8E3DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7346,51 +7346,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="F264541A"/>
+    <w:nsid w:val="5900BD74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7494,51 +7494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="91F075F0"/>
+    <w:nsid w:val="07EF380A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7642,51 +7642,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="D30B8FD2"/>
+    <w:nsid w:val="4CA9BDE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7790,51 +7790,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="98C7FB27"/>
+    <w:nsid w:val="7D4899A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7938,51 +7938,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="E6CDCA11"/>
+    <w:nsid w:val="2A9076F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8086,51 +8086,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="58E07B23"/>
+    <w:nsid w:val="F1F12234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8234,51 +8234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="2F19A96F"/>
+    <w:nsid w:val="6340CAFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8382,51 +8382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="F0721676"/>
+    <w:nsid w:val="EB962ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8530,51 +8530,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="72BBC59C"/>
+    <w:nsid w:val="B046C4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>