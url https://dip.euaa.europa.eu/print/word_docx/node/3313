--- v2 (2026-07-15)
+++ v3 (2026-08-30)
@@ -42,51 +42,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Asylum Law).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border procedure: Asylum Law, Articles 71/A-72</w:t>
       </w:r>
     </w:p>
@@ -121,63 +122,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular procedure: Asylum Law, Chapter VII and VIII</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National authorities: National Directorate-General for Aliens Policing (NDGAP) | Országos Idegenrendészeti Főigazgatóság (OIF). According to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Decree No 126/2019. (V.30.)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 3, the NDGAP is divided into a central body and regional directorates. The organisational chart is available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The NGDAP is responsible for the entry, stay and integration of foreign nationals. The NGDAP is partly responsible for the registration and lodging of applications for international protection and for fingerprinting and identity verification. It is not responsible for the provision of legal aid to asylum applicants. It also not responsible for proposing the list of safe countries of origin and safe third countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The officers who conduct the interview also carry out the assessment of applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -485,51 +488,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An internal unit review the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AIDA report on Hungary for 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> references information provided by the NDGAP: “According to the NDGAP, quality control is continuous and in addition, decisions are sometimes evaluated in the context of quality assurance projects.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are currently no meetings organised between the determining authority and other organisations involved in the asylum procedure.</w:t>
       </w:r>
     </w:p>
@@ -1574,123 +1578,130 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an admissibility ground applies, the NDGAP rejects the application with a procedural decision (végzés) (Asylum Law, Article 53(1)). This decision needs to be taken within 15 days from the determination of the specific ground, that gives rise to the application of the inadmissibility procedure. In the border procedure (both for the airport procedure and the procedure at the border), the authority must prioritise decisions on the admissibility of an application and must decide within 8 days. The decision is notified as soon as possible. The time limits cannot be extended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal basis for appeals under admissibility procedure is outlined by Sections 53, 68 and 80/K of the Asylum Law.  Regional courts | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Törvényszékek</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> examine the case in both facts and law (Section 68(4), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The time limit to lodge an appeal is 3 days (Section 80/K, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is no automatic suspensive effect. Civil society organisations report that, in practice, removal procedures are not started before appeals are decided upon. According to Section 52 of the Code of Administrative Court Procedure, suspensive effect may be ordered by the court. The procedure on appeal consist of a personal hearing held by the trial court in the transit zone. The personal hearing can also be held via a telecommunications network, if the presiding judge conducts the personal hearing from the seat of the court or from another place outside the transit zone. In this case, the directness of the connection is ensured by the device that transmits the moving picture and the sound simultaneously (Section 80/K(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Legal assistance is provided as in the regular procedure. The time limit for decision is 8 days (Section 53(4), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The court cannot change the decision of the asylum authority, it can only uphold or annul any administrative decisions found to be against the law and will revert the case back to NDGAP (Section 68(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is no legal remedy against the substantive decision of the court ending the proceedings (Section 53(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No specific impact on reception conditions.</w:t>
       </w:r>
@@ -1936,123 +1947,130 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The NDGAP may take the same decisions in an accelerated procedure as in the regular procedure, and in case of rejection, it also includes a decision on return. This decision needs to be taken within 15 days from the determination of the specific ground, that gives rise to the application of the accelerated procedure. In the airport procedure, when it is concluded that no acceleration grounds may apply, the applicant may enter the territory of Hungary and the procedure continues as a regular procedure. The decision is notified as soon as possible. The time limits cannot be extended.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal basis for appeals under accelerated procedure is outlined by Sections 53, 68 and 80/K of the Asylum Law.  Regional courts | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Törvényszékek</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> examine the case in both facts and law (Section 68(4), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The time limit to lodge an appeal is 3 days (Section 80/K, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is no automatic suspensive effect. Civil society organisations report that, in practice, removal procedures are not started before appeals are decided upon. According to Section 52 of the Code of Administrative Court Procedure, suspensive effect may be ordered by the court. The procedure on appeal consist of a personal hearing held by the trial court in the transit zone. The personal hearing can also be held via a telecommunications network, if the presiding judge conducts the personal hearing from the seat of the court or from another place outside the transit zone. In this case, the directness of the connection is ensured by the device that transmits the moving picture and the sound simultaneously (Section 80/K(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Legal assistance is provided as in the regular procedure. The time limit for decision is 8 days (Section 53(4), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The court cannot change the decision of the asylum authority, it can only uphold or annul any administrative decisions found to be against the law and will revert the case back to NDGAP (Section 68(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is no legal remedy against the substantive decision of the court ending the proceedings (Section 53(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no specific impact on reception conditions.</w:t>
       </w:r>
@@ -2246,87 +2264,91 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 71A of the Asylum Law outlines the appeal system under border procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The personal hearing is held by the trial court in the transit zone. The personal hearing can also be held via a telecommunications network, if the presiding judge conducts the personal hearing from the seat of the court or from another place outside the transit zone. In this case, the directness of the connection is ensured by the device that transmits the moving picture and the sound simultaneously (Section 71A(10) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) The decision of the court terminating the proceedings must be communicated to the applicant by means of a notice, if the applicant did not provide a delivery address, or delivery to the given address is ineffective for any reason, or the application of delivery already appears to be ineffective. The notice must be published in such a way that it must be posted for fifteen days on the notice board of the transit zone in which the appeal was submitted. The announcement must be published in the applicant’s native language or in another language he understands. In case of service of the court's decision terminating the proceedings by notice, the document shall be considered served on the fifteenth day after the notice is posted on the notice board of the transit zone (Section 71A(11) and (12) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The court cannot change the decision of the asylum authority, it can only uphold or annul any administrative decisions found to be against the law and will revert the case back to NDGAP (Section 68(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Decisions made by the court must be communicated to the applicant in his native language or in another language he understands (Section 71A(15) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant cannot enter the territory of Hungary and is kept in a transit zone at the border or at the international airport. The applicant does not have the right to undertake paid community work.</w:t>
       </w:r>
@@ -2447,123 +2469,130 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant making a subsequent application may not be recognised as a refugee, when the risk of persecution is based on circumstances that were created after leaving the country of origin, and the rejection is not in breach of the Geneva Convention (Asylum Law, Article 6(3)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 54(4) of the  outlines the appeal system under subsequent application procedure. Regional courts | </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Törvényszékek</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> examine the case in both facts and law (Section 68(4), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The time limit to lodge an appeal is 3 days (Section 80/K, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is no automatic suspensive effect. According to Section 52 of the Code of Administrative Court Procedure, suspensive effect may be ordered by the court. TA court hearing is mandatory if the applicant is in asylum detention but the court may waive the personal hearing if the case concerns a repeated asylum application based on the same factual basis as the previous one (Section 68(3) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).  The time limit for decision is 8 days (Section 53(4), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The court cannot change the decision of the asylum authority, it can only uphold or annul any administrative decisions found to be against the law and will revert the case back to NDGAP (Section 68(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). There is no legal remedy against the substantive decision of the court ending the proceedings (Section 53(5), </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the NDGAP rejects a subsequent application, which was submitted immediately prior to the execution of an expulsion, as inadmissible, or when the applicant makes again an application, after a final decision on a previous subsequent application, the applicant cannot benefit from the following rights:</w:t>
       </w:r>
@@ -2716,96 +2745,99 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of a safe country of origin is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Articles 2 and 9. This concept is applied in practice within an accelerated procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The responsibility for drafting and updating the list lies with the Government of Hungary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list was last updated on 1 April 2016 by </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Decree No 63/2016 (III. 31)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to determine safe countries of origin and safe third countries at the national level. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first list was adopted on 22 July 2015 by </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government Decree No 191/2015. (VII.21)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. In 2015, Türkiye was excluded although it is a candidate country. No such reference was made in 2016. The Decree refers to EU Member States, candidate countries, and Member States of the European Economic Area. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">National list of safe countries of origin:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
@@ -3329,70 +3361,72 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Asylum Law, Article 51/A, the NGDAP withdraws the decision and continues the asylum procedure when the third country considered to be safe for the applicant does not take over or take back the person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of first country of asylum is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 51(2c). This concept is applied in practice within an admissibility procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 51(2)(c): The applicant already received international protection from a third country, the status is still maintained, and the third country will readmit the person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of European safe third country is not defined in the Law.</w:t>
       </w:r>
     </w:p>
@@ -3720,51 +3754,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main task of the Documentation Centre is to provide answers to COI queries submitted mainly by decision-makers and also by the aliens policing authority and courts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Documentation Centre regularly monitors the situation in crisis areas in order to identify main priorities and the Centre makes flash reports on countries where significant political and/or security changes take place. The Documentation Centre uses a wide range of sources during the research process: sources of governmental organisations, nongovernmental organisations, international and intergovernmental organisations and foreign and domestic media. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Centre has a standard list of sources. ACCORD’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ecoi.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and UNHCR’s Refworld databases are useful starting points for research. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All COI replies and reports are uploaded to the COI database of the Office, which is accessible to all NDGAP staff. Flash reports are carried out in case of significant changes in political and/or security situation of countries of origin relevant to the work of NDGAP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision and outcomes</w:t>
       </w:r>
     </w:p>
@@ -4534,199 +4569,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 30-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4790C4D1"/>
+    <w:nsid w:val="9A7D40B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4830,51 +4898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FD47A3A6"/>
+    <w:nsid w:val="1DFC59F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4978,51 +5046,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="122E1B7C"/>
+    <w:nsid w:val="73A6EE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5126,51 +5194,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5F7EF2BA"/>
+    <w:nsid w:val="991E38F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4CC184B4"/>
+    <w:nsid w:val="63E03DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5422,51 +5490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E87B2E42"/>
+    <w:nsid w:val="E3B3AA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5570,51 +5638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="927EEB8D"/>
+    <w:nsid w:val="4FE570D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5718,51 +5786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="926219E2"/>
+    <w:nsid w:val="CA1FD600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5866,51 +5934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="4FDBB26D"/>
+    <w:nsid w:val="6E3746D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6014,51 +6082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="70FEAD36"/>
+    <w:nsid w:val="EDDFF288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6162,51 +6230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="2B6F0F56"/>
+    <w:nsid w:val="83C53BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6310,51 +6378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="94BA82BB"/>
+    <w:nsid w:val="77765691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6458,51 +6526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="56ED0E14"/>
+    <w:nsid w:val="86EFD39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6606,51 +6674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="FD348FE7"/>
+    <w:nsid w:val="6E1DDD88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6754,51 +6822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6EC27476"/>
+    <w:nsid w:val="8E1E1F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CCE739DD"/>
+    <w:nsid w:val="B46724AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7050,51 +7118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="CE4E839A"/>
+    <w:nsid w:val="24D8B34B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7198,51 +7266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="18D8E3DA"/>
+    <w:nsid w:val="6BEDBFC8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7346,51 +7414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="5900BD74"/>
+    <w:nsid w:val="69A2ABC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7494,51 +7562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="07EF380A"/>
+    <w:nsid w:val="ED459F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7642,51 +7710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="4CA9BDE3"/>
+    <w:nsid w:val="AABA4B86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7790,51 +7858,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="7D4899A9"/>
+    <w:nsid w:val="7435329D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7938,51 +8006,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="2A9076F4"/>
+    <w:nsid w:val="24418748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8086,51 +8154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="F1F12234"/>
+    <w:nsid w:val="694D523E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8234,51 +8302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="6340CAFD"/>
+    <w:nsid w:val="E81BC821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8382,51 +8450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="EB962ACC"/>
+    <w:nsid w:val="5E5A0E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8530,51 +8598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="B046C4FC"/>
+    <w:nsid w:val="7A53EAC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8885,51 +8953,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/eli/TV/2007/80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2019-126-20-22" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmbah.hu/orszagos-idegenrendeszeti-foigazgatosag-szervezeti-abra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2025/05/AIDA-HU_2024-Update.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birosag.hu/torvenyszekek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-80-00-00.38" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-80-00-00" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2016-63-20-22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2015-191-20-22.0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecoi.net/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>