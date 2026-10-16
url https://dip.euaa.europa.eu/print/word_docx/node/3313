--- v3 (2026-08-30)
+++ v4 (2026-10-16)
@@ -22,50 +22,57 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 16/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007 on asylum</w:t>
         </w:r>
@@ -4581,51 +4588,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4750,51 +4757,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A7D40B1"/>
+    <w:nsid w:val="900E9162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4898,51 +4905,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1DFC59F5"/>
+    <w:nsid w:val="4A129D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5046,51 +5053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="73A6EE9D"/>
+    <w:nsid w:val="DC0FD22E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5194,51 +5201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="991E38F1"/>
+    <w:nsid w:val="79EE3367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5342,51 +5349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="63E03DFB"/>
+    <w:nsid w:val="57B1D851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5490,51 +5497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E3B3AA9F"/>
+    <w:nsid w:val="B5CDEC60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5638,51 +5645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4FE570D9"/>
+    <w:nsid w:val="2A778D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5793,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="CA1FD600"/>
+    <w:nsid w:val="C2C783F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5934,51 +5941,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6E3746D6"/>
+    <w:nsid w:val="FEFBB196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6082,51 +6089,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="EDDFF288"/>
+    <w:nsid w:val="C00A9CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6230,51 +6237,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="83C53BAE"/>
+    <w:nsid w:val="D594CA01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6378,51 +6385,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="77765691"/>
+    <w:nsid w:val="BC73C186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6526,51 +6533,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="86EFD39A"/>
+    <w:nsid w:val="56CB6010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6674,51 +6681,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="6E1DDD88"/>
+    <w:nsid w:val="E40C53BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6822,51 +6829,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="8E1E1F98"/>
+    <w:nsid w:val="3A503AA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6970,51 +6977,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B46724AF"/>
+    <w:nsid w:val="6D9FFF67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7118,51 +7125,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="24D8B34B"/>
+    <w:nsid w:val="72BB759D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7266,51 +7273,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="6BEDBFC8"/>
+    <w:nsid w:val="49B07CE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7414,51 +7421,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="69A2ABC3"/>
+    <w:nsid w:val="D417F4CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7562,51 +7569,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="ED459F38"/>
+    <w:nsid w:val="C340E3C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7710,51 +7717,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="AABA4B86"/>
+    <w:nsid w:val="EE71D0D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7858,51 +7865,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="7435329D"/>
+    <w:nsid w:val="953E427F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8006,51 +8013,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="24418748"/>
+    <w:nsid w:val="36FF196C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8154,51 +8161,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="694D523E"/>
+    <w:nsid w:val="8C21BCC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8302,51 +8309,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E81BC821"/>
+    <w:nsid w:val="05F948F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8450,51 +8457,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="5E5A0E2B"/>
+    <w:nsid w:val="3E16B9E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8598,51 +8605,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="7A53EAC6"/>
+    <w:nsid w:val="D120A572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>