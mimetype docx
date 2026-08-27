--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,100 +13,103 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">NGOs report shed light on pushbacks at Lithuania Border zzzzzz</w:t>
+          <w:t xml:space="preserve">NGOs report shed light on pushbacks at Lithuania Border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A recent report </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">“Pushed, Beaten, Left to Die”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> has revealed that over 120,000 pushbacks were recorded at the EU’s borders in 2024, including almost 20,000 at the eastern borders. According to the report by nine NGOs, including ECRE member organisations the Hungarian Helsinki Committee and the Center for Peace Studies (CMS), many of the pushbacks involved violence, with people on the move being beaten, robbed and abandoned in dangerous conditions that sometimes resulted in death. The report also reveals that 13,600 pushbacks were recorded in Poland, 5,388 in Latvia and 1,002 in Lithuania. Its authors were highly critical of the attitude of both the European Commission (EC) and EU member states (MS) to the well-documented pushbacks at the EU’s borders. They called for immediate action from the EC, EU MS and the European Border and Coast guard Agency (Frontex), in order to stop what they describe as the “troubling normalisation of pushbacks and a retreat from the EU’s commitments to human rights”. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Human Rights Monitoring Institute (HRMI) (1 February, 2025), [Pushed, Beaten, Left to Die: European Pushback Report 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://11.be/sites/default/files/2025-02/Pushbacks%20Report%202024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,187 +238,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C1492206"/>
+    <w:nsid w:val="E634372B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -648,51 +684,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/ngos-report-shed-light-pushbacks-lithuania-border" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://11.be/sites/default/files/2025-02/Pushbacks%20Report%202024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>