--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,140 +13,133 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Temporary protection and residence permits zzzzzz</w:t>
+          <w:t xml:space="preserve">Temporary protection and residence permits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Update of the legal position about the procedure for the examination of temporary protection applications (</w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ch.21 Aliens Act, 2005:716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) - RS/005/2022 (version 2.0) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal position gives guidance on how ch.21 of the Aliens Act ('</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Temporary protection</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">') relates to other parts of the Act, and in what order the provisions on residence permit must be applied. Guidance is also given regarding the conditions for examination of the right to temporary protection for the various categories of persons, the refusal of temporary protection and the length of the residence permit which means an extension until the 4th of March of 2026. The 3rd of February, a new update of the legal position was published. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal position. Procedure for the examination according to Chapter 21 of the Aliens Act (2005:716) - RS/005/2022 (version 3.0).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency, Lifos | Migrationsverket, Lifos (3 February, 2025), Rättsligt ställningstagande. Ordningen för prövningen enligt 21 kap. utlänningslagen (2005:716) - RS/005/2022 (version 3.0) [Legal position. Procedure for the examination according to Chapter 21 of the Aliens Act (2005:716) - RS/005/2022 (version 3.0)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lifos.migrationsverket.se/dokument?documentSummaryId=48610</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,52 +170,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -275,187 +268,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B87B5378"/>
+    <w:nsid w:val="D60302F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -684,55 +710,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/temporary-protection-and-residence-permits" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716/#K21" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=48610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/temporary-protection-and-residence-permits" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716/#K21" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=48610" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>