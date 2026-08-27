--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -437,51 +437,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D60302F1"/>
+    <w:nsid w:val="52ECB9FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>