--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,118 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The CJEU delivered its ruling on the Dutch integration policy zzzzzz</w:t>
+          <w:t xml:space="preserve">The CJEU delivered its ruling on the Dutch integration policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The ruling concerned the rules of the previous Integration Act, which was replaced by a new approach in 2023. Still, there are approximately 11,000 beneficiaries of international protection to whom the previous act applies. The ruling may also have impact on the new rules. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The CJEU </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...21 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ruled</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that Member States may impose the obligation to pass a civic integration examination. However, fines can only be exposed in exceptional circumstances. The court noted that the loan that beneficiaries were to take to pass the exam meant that all the integration costs had to be borne by them and put an unreasonable burden on beneficiaries. The Dutch Council of State still has to deliver its judgement in the specific case, that gave rise to the referral for preliminary ruling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Rijksoverheid (4 February, 2025), Europese Hof doet uitspraak over Nederlands inburgeringsbeleid [European Court rules on Dutch integration policy],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/02/04/europese-hof-doet-uitspraak-over-nederlands-inburgeringsbeleid</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,52 +147,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -253,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="400624CA"/>
+    <w:nsid w:val="B2F50014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -662,55 +687,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/cjeu-delivered-its-ruling-dutch-integration-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=4768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/02/04/europese-hof-doet-uitspraak-over-nederlands-inburgeringsbeleid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/cjeu-delivered-its-ruling-dutch-integration-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=4768" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/02/04/europese-hof-doet-uitspraak-over-nederlands-inburgeringsbeleid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>