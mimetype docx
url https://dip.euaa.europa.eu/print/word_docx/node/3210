--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -257,51 +257,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -414,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B2F50014"/>
+    <w:nsid w:val="445C5808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>