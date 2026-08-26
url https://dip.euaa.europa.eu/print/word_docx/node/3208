--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Interior Mr. Ioannou and the Deputy Minister of Migration and International Protection held a joint conference to present the government's strategy for migration management and analyse the measures taken up to date to address migration in Cyprus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For the disproportionate migratory pressure on Cyprus, a new approach with holistic intervention. The measures taken focused on reducing arrivals, speeding up the processing of applications, improving infrastructure and increasing the number of returns. More people leaving than arriving to Cyprus. The Interior Minister referred to improved levels of control of persons arriving to Cyprus through Istanbul Airport, as well as the information campaign conducted in Sub-Saharan African countries on the realities on the island in relation to irregular migrants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The minister further referred to the Minister the intensification of controls in workplaces and in the community to detect irregular migrants, but also to the immediate withdrawal of benefits for persons whose asylum application is definitively rejected. At the same time, the minister cited the reinforcement of the Asylum Service with additional staff, resulting, on the one hand, in the shortening of the time for the examination of applications from 12-24 months to between 1-3 months and, on the other hand, in the processing of a significant number of pending applications. In terms of return, the minister referred to the revision of the voluntary returns programme and the inclusion of a financial incentive ranging from ?1,000 to ?1,500 which have resulted in the multiplication of returns compared to 2022 in the years 2023 and 2024. </w:t>
       </w:r>
@@ -93,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Of these, 755 have already left Cyprus. Mr. Ioannidis clarified that "forced return to Syria is not possible until there is stability and the conditions in the country are clarified, so that a decision can be taken at EU level". Reduction by 90% of Pournara's residents and upgrade of the reception infraestructure. From 3,145 persons (highest number of residents in 2022) to just 274 (lowest number of residents in 2024). on 31 December 2024, the number of residents was 359.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Portal, Press and Information Office | Κυβερνητική Πύλη (5 February, 2025), Ο Υπουργός Εσωτερικών και ο Υφυπουργός Μετανάστευσης και Διεθνούς Προστασίας παρέθεσαν κοινή συνέντευξη Τύπου για το μεταναστευτικό [The Minister of Interior and the Deputy Minister of Migration and International Protection held a joint press conference on migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/esoterika-themata/o-ypourgos-esoterikon-kai-o-yfypourgos-metanastefsis-kai-diethnous-prostasias-parethesan-koini-synentefxi-typou-gia-to-metanasteftiko/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -171,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -269,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="090FCF3E"/>
+    <w:nsid w:val="7A25B5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/more-1350-syrian-nationals-have-expressed-their-desire-be-repatriated-755-have" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/esoterika-themata/o-ypourgos-esoterikon-kai-o-yfypourgos-metanastefsis-kai-diethnous-prostasias-parethesan-koini-synentefxi-typou-gia-to-metanasteftiko/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/esoterika-themata/o-ypourgos-esoterikon-kai-o-yfypourgos-metanastefsis-kai-diethnous-prostasias-parethesan-koini-synentefxi-typou-gia-to-metanasteftiko/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>