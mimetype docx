--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministerial visit to Limnes zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministerial visit to Limnes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Transport, Communications and Works Mr. Alexis Vafiadis, the Minister of Justice and Public Order Mr. Marios Hartsiotis and the Deputy Minister of Immigration and International Protection Dr. Ioannides visited the construction site of the "Limnes" Accommodation and Pre-removal centre, which is expected to be completed by the end of 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The ministers were briefed on the progress of the construction works. The project concerns the design, construction and 8-year maintenance of new building facilities with a total area of 27,000m2. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The facilities include, among others: </w:t>
       </w:r>
@@ -118,51 +120,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Press and Information Office of the Republic of Cyprus | Γραφείο Τύπου και Πληροφοριών της Κυπριακής (5 February, 2025), [Visit of the Ministers of Transport, Communications and Works, Justice and Public Order and the Deputy Minister of Migration and International Protection at the Limnes Reception and Pre-Removal Center],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pio.gov.cy/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -291,187 +294,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A95D15B"/>
+    <w:nsid w:val="61D6115E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -575,51 +611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="20F787E2"/>
+    <w:nsid w:val="2D2DF65E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -855,51 +891,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/ministerial-visit-limnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pio.gov.cy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>