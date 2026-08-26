--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Office for the Protection of Refugees and Stateless Persons OFPRA co-signed the Ile-de-France (Paris-Region) regional plan for 2025-2028 to combat FGM to mark the International Day of Zero Tolerance of Female Genital Mutilation. The first regional plan to combat FGM in the Ile-de-France region was drawn up to prevent the risk of FGM and offer adequate support to victims. OFPRA took part in several working groups to set up the plan, under the guidance of the Ile-de-France regional prefecture. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The prevalence of mutilation and the risk of new mutilation among female asylum seekers make it crucial to train the professionals who receive and support them. The training must enable staff to understand the mechanisms at work and be familiar with the French legal framework, as well as the resources available in France to provide care or prevent mutilation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The plan proposes the following actions: </w:t>
       </w:r>
@@ -127,54 +115,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">This regional plan aims to strengthen the State's action against FGM, by guaranteeing a coordinated response tailored to the needs of victims, while preventing new cases of mutilation. As of 31 December 2024, almost 24,800 minors at risk of FGM obtained protection by OFPRA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | Office français de protection des réfugiés et apatrides (6 February, 2025), Journée internationale de tolérance zéro à l’égard des MGF [International Day of Zero Tolerance for FGM],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ofpra.gouv.fr/actualites/journee-internationale-de-tolerance-zero-a-legard-des-mgf-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -205,52 +194,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -303,187 +292,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FF68CA30"/>
+    <w:nsid w:val="5E5D113A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -587,51 +609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5802550F"/>
+    <w:nsid w:val="068F91CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -863,55 +885,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofpra-co-signs-paris-regional-action-plan-combat-fgm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/actualites/journee-internationale-de-tolerance-zero-a-legard-des-mgf-0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/actualites/journee-internationale-de-tolerance-zero-a-legard-des-mgf-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>