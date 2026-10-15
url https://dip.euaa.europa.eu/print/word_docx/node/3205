--- v1 (2026-08-26)
+++ v2 (2026-10-15)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">OFPRA co-signs Paris regional action plan to combat FGM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Office for the Protection of Refugees and Stateless Persons OFPRA co-signed the Ile-de-France (Paris-Region) regional plan for 2025-2028 to combat FGM to mark the International Day of Zero Tolerance of Female Genital Mutilation. The first regional plan to combat FGM in the Ile-de-France region was drawn up to prevent the risk of FGM and offer adequate support to victims. OFPRA took part in several working groups to set up the plan, under the guidance of the Ile-de-France regional prefecture. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The prevalence of mutilation and the risk of new mutilation among female asylum seekers make it crucial to train the professionals who receive and support them. The training must enable staff to understand the mechanisms at work and be familiar with the French legal framework, as well as the resources available in France to provide care or prevent mutilation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The plan proposes the following actions: </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -304,51 +306,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -461,51 +463,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E5D113A"/>
+    <w:nsid w:val="AD6E3485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -609,51 +611,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="068F91CE"/>
+    <w:nsid w:val="170E1630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -885,51 +887,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/actualites/journee-internationale-de-tolerance-zero-a-legard-des-mgf-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofpra-co-signs-paris-regional-action-plan-combat-fgm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofpra.gouv.fr/actualites/journee-internationale-de-tolerance-zero-a-legard-des-mgf-0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>