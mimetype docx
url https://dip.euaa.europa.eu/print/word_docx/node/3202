--- v0 (2026-07-12)
+++ v1 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of the Interior presented the proposal for amendments to the Law on Foreigners zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of the Interior presented the proposal for amendments to the Law on Foreigners</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Croatian government has proposed amendments to the Foreigners Act to align with the EU Blue Card Directive and address labour market needs. The changes include extending the validity of the Blue Card from 24 to 48 months, allowing IT workers without formal qualifications to qualify based on experience, and maintaining salary requirements for Blue Card holders. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The amendments respond to a significant increase in work permits issued in recent years, particularly in construction, tourism, and industry. New regulations introduce stricter obligations for employers, including proving adequate accommodation for foreign workers, notifying authorities of contract terminations within five days, and providing financial guarantees if they withdraw a worker's permit. Employers failing to comply with occupational safety rules or involved in undeclared work may face permit revocation. Additionally, some workers, such as key company personnel and those in earthquake reconstruction projects, will be exempt from labour market tests. Temporary residence permits for medical treatment may be extended, and proof of qualifications will not be required for certain auxiliary roles. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To protect foreign workers, salaries must not be lower than those of Croatian workers in the same profession. Enforcement of sanctions for non-compliance will be delayed until 2026, and a ban is proposed on digital platform activities if an employer is found to have illegally employed foreign workers. The government has approved the draft amendments, which will now be reviewed by Parliament.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (6 February, 2025), Potpredsjednik i ministar Božinović predstavio prijedlog izmjena i dopuna Zakona o strancima [Deputy Prime Minister and Minister Božinović presented the proposal for amendments to the Law on Foreigners],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/potpredsjednik-i-ministar-bozinovic-predstavio-prijedlog-izmjena-i-dopuna-zakona-o-strancima/294591</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FBDCB2C"/>
+    <w:nsid w:val="A11F51A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ministry-interior-presented-proposal-amendments-law-foreigners" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/potpredsjednik-i-ministar-bozinovic-predstavio-prijedlog-izmjena-i-dopuna-zakona-o-strancima/294591" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ministry-interior-presented-proposal-amendments-law-foreigners" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/potpredsjednik-i-ministar-bozinovic-predstavio-prijedlog-izmjena-i-dopuna-zakona-o-strancima/294591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>