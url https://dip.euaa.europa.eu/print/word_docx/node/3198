--- v1 (2026-08-27)
+++ v2 (2026-10-15)
@@ -22,77 +22,89 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Council of Europe develops blueprint on integration of migrants and refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Europe announced that the Blueprint for Multi-level Governance of Inclusive Integration and Good Relations in Finland, developed under the European Union Council of Europe joint project "Building an Inclusive Integration Approach in Finland" was adopted and aims to increase inclusive integration in Finland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe (10 February, 2025), [Blueprint for inclusive integration of migrants and refugees to Finland],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coe.int/en/web/migration-and-refugees/-/blueprint-for-inclusive-integration-of-migrants-and-refugees-to-finland?pk_campaign=newsletter</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.02.2025</w:t>
       </w:r>
@@ -127,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -394,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50047D5A"/>
+    <w:nsid w:val="2DE679F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/council-europe-develops-blueprint-integration-migrants-and-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/migration-and-refugees/-/blueprint-for-inclusive-integration-of-migrants-and-refugees-to-finland?pk_campaign=newsletter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/council-europe-develops-blueprint-integration-migrants-and-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/migration-and-refugees/-/blueprint-for-inclusive-integration-of-migrants-and-refugees-to-finland?pk_campaign=newsletter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>