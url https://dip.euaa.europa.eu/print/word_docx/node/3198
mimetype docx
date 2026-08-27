--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Council of Europe develops blueprint on integration of migrants and refugees zzzzzz</w:t>
+          <w:t xml:space="preserve">The Council of Europe develops blueprint on integration of migrants and refugees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Europe announced that the Blueprint for Multi-level Governance of Inclusive Integration and Good Relations in Finland, developed under the European Union Council of Europe joint project "Building an Inclusive Integration Approach in Finland" was adopted and aims to increase inclusive integration in Finland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Europe (10 February, 2025), [Blueprint for inclusive integration of migrants and refugees to Finland],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coe.int/en/web/migration-and-refugees/-/blueprint-for-inclusive-integration-of-migrants-and-refugees-to-finland?pk_campaign=newsletter</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E9751D94"/>
+    <w:nsid w:val="50047D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/council-europe-develops-blueprint-integration-migrants-and-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coe.int/en/web/migration-and-refugees/-/blueprint-for-inclusive-integration-of-migrants-and-refugees-to-finland?pk_campaign=newsletter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>