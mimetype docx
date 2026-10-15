--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -22,84 +22,96 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The IND prolongs the decision on extending the decision time limit in the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The extension applies to all asylum applications submitted between 1 January 2025 and 1 January 2026. The usual decision time limit of 6 months is extended with 9 months. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thus, the IND must deliver its decision within 15 months. The first decision on the extension of time limit started to apply for applications submitted after 27 September 2022, and this measure has been in place through several prolongations since then.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (10 February, 2025), IB 2025/3 Verlengen beslistermijn met 9 maanden v.a. 1 januari 2025 [IN 2025/3 Extension of the decision time limit with 9 months from 1 January 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://puc.overheid.nl/ind/doc/PUC_1360145_1/1/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.02.2025</w:t>
       </w:r>
@@ -134,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Regular procedure, Other special procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CBC1B158"/>
+    <w:nsid w:val="AB271DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-prolongs-decision-extending-decision-time-limit-asylum-procedure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1360145_1/1/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-prolongs-decision-extending-decision-time-limit-asylum-procedure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1360145_1/1/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>