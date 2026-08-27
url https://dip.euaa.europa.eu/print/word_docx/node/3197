--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The IND prolongs the decision on extending the decision time limit in the asylum procedure zzzzzz</w:t>
+          <w:t xml:space="preserve">The IND prolongs the decision on extending the decision time limit in the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The extension applies to all asylum applications submitted between 1 January 2025 and 1 January 2026. The usual decision time limit of 6 months is extended with 9 months. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thus, the IND must deliver its decision within 15 months. The first decision on the extension of time limit started to apply for applications submitted after 27 September 2022, and this measure has been in place through several prolongations since then.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (10 February, 2025), IB 2025/3 Verlengen beslistermijn met 9 maanden v.a. 1 januari 2025 [IN 2025/3 Extension of the decision time limit with 9 months from 1 January 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://puc.overheid.nl/ind/doc/PUC_1360145_1/1/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C2101BB"/>
+    <w:nsid w:val="3CFA2AD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-prolongs-decision-extending-decision-time-limit-asylum-procedure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puc.overheid.nl/ind/doc/PUC_1360145_1/1/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>