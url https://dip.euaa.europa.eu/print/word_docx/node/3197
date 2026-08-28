--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -244,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3CFA2AD3"/>
+    <w:nsid w:val="CBC1B158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>