--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Justice and Public Security extended the resident permits to displaced persons from Ukraine zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Justice and Public Security extended the resident permits to displaced persons from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Security has made an amendment to the Immigration Regulations, which means that Ukrainians who have had temporary collective protection for three years can continue to stay for another year. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The scheme implies that those who are covered are granted a residence permit for one year according to a simplified procedure and without an individual assessment of the need for protection. The permits will be renewed by the Norwegian Directorate of Immigration (UDI) upon expiry, and those who are covered do not need to apply for such an extension. The UDI and the police will also ensure that expired residence cards are renewed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian government has decided to extend its temporary collective protection scheme, aligning with the EU's extension until March 2026, due to ongoing uncertainty in Ukraine. In September 2024, the scheme was tightened to exclude new applicants from areas deemed safe by immigration authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (11 February, 2025), Fordrevne fra Ukraina får forlenget oppholdstillatelsen i Norge med ytterligere ett år [Displaced people from Ukraine may have their residence permit for Norway extended by a further year],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/fordrevne-fra-ukraina-far-forlenget-oppholdstillatelsen-i-norge-med-ytterligere-ett-ar/id3087364/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24A9DE88"/>
+    <w:nsid w:val="A5690B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-extended-resident-permits-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/fordrevne-fra-ukraina-far-forlenget-oppholdstillatelsen-i-norge-med-ytterligere-ett-ar/id3087364/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>