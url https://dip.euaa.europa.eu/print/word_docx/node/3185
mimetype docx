--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">First Dublin Centre established in Hamburg for transfers to responsible EU countries zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A first Dublin centre in Germany will open in Hamburg-Rahlstedt as part of a pilot project supported by the Federal Ministry of the Interior. The centre will support the objective to further speed up the procedures for returning Dublin cases for which other EU states are responsible for the asylum procedure. Those who will be transferred under the Dublin procedure will only receive so-called bridging benefits in the form of benefits in kind for a period of two weeks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (12 February, 2025), Erstes Dublin-Zentrum in Hamburg für schnelle Überstellungen von Schutzsuchenden in zuständige EU-Staaten [First Dublin centre in Hamburg for rapid transfers of asylum seekers to responsible EU states],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/02/besuch-hh-hbf-ankunftszentrum.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.02.2025</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8B264520"/>
+    <w:nsid w:val="CDAE085B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/first-dublin-centre-established-hamburg-transfers-responsible-eu-countries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/02/besuch-hh-hbf-ankunftszentrum.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/first-dublin-centre-established-hamburg-transfers-responsible-eu-countries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/02/besuch-hh-hbf-ankunftszentrum.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>