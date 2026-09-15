--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">First Dublin Centre established in Hamburg for transfers to responsible EU countries zzzzzz</w:t>
+          <w:t xml:space="preserve">First Dublin Centre established in Hamburg for transfers to responsible EU countries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A first Dublin centre in Germany will open in Hamburg-Rahlstedt as part of a pilot project supported by the Federal Ministry of the Interior. The centre will support the objective to further speed up the procedures for returning Dublin cases for which other EU states are responsible for the asylum procedure. Those who will be transferred under the Dublin procedure will only receive so-called bridging benefits in the form of benefits in kind for a period of two weeks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (12 February, 2025), Erstes Dublin-Zentrum in Hamburg für schnelle Überstellungen von Schutzsuchenden in zuständige EU-Staaten [First Dublin centre in Hamburg for rapid transfers of asylum seekers to responsible EU states],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/02/besuch-hh-hbf-ankunftszentrum.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CDAE085B"/>
+    <w:nsid w:val="5192CD5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/first-dublin-centre-established-hamburg-transfers-responsible-eu-countries" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/02/besuch-hh-hbf-ankunftszentrum.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>