--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE processed more cases in 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE processed more cases in 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2024, UNE processed approximately 6,800 cases, an increase from around 5,700 in 2023, marking the highest number in the past five years. These figures, recorded at the turn of the year, include both appeals and requests for reversal. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Alongside the rise in processed cases, UNE also received about 520 more cases in 2024 compared to the previous year. Employment cases remained the most common, followed by asylum cases, which saw an increase of approximately 700, a significant portion of which were Dublin cases. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Among the various case types, employment, family immigration, expulsion, asylum, and Dublin cases were the most frequently processed. Work permit cases led, though in slightly lower numbers than in 2023. Family immigration cases increased by around 130, with Afghanistan being the most common country of origin. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (12 February, 2025), UNE behandlet flere saker i 2024 [UNE considered several cases in 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2025/une-behandlet-flere-saker-i-2024/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4033F7D6"/>
+    <w:nsid w:val="F83F83EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +699,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-processed-more-cases-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/une-behandlet-flere-saker-i-2024/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>