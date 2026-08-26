--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Labour Office and Foundation for Access to Rights hold session on employment opportunities for applicants. zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Labour Office and Foundation for Access to Rights hold session on employment opportunities for applicants.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An information session was held by the Labour Office Directorate and lawyers from the Foundation for Access to Rights to provide applicants for international protection with valuable information on employment opportunities and their rights. The session covered current training and employment programs, as well as legal guidelines on the labor rights of refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foundation for Access to Rights | Фондация за достъп до права (14 February, 2025), Информационна сесия от Бюрото по труда и адвокати на ФАР за трудова заетост: възможности и права. [Information session from the Labor Office and PHARE lawyers on employment: opportunities and rights.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://farbg.eu/bg/latest/informacionna-sesiya-ot-byuroto-po-truda-i-advokati-na-far-za-trudova-zaetost-vzmozhnosti-i</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration, Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5291CCE7"/>
+    <w:nsid w:val="908B7E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/labour-office-and-foundation-access-rights-hold-session-employment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farbg.eu/bg/latest/informacionna-sesiya-ot-byuroto-po-truda-i-advokati-na-far-za-trudova-zaetost-vzmozhnosti-i" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/labour-office-and-foundation-access-rights-hold-session-employment" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farbg.eu/bg/latest/informacionna-sesiya-ot-byuroto-po-truda-i-advokati-na-far-za-trudova-zaetost-vzmozhnosti-i" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>