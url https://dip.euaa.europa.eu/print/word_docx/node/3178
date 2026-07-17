--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">NIBR published a report on migration and integration in 2023-2024 in Norway zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report was produced by the Norwegian Institute for Urban and Regional Research (NIBR) and commissioned by the Norwegian Directorate of Integration and Diversity (IMDi) as Norway's official contribution to the OECD's SOPEMI network. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report provided a comprehensive overview of Norway's migration and integration efforts, addressing key developments, policy changes and statistical analyses on migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Institute for Urban and Regional Research (14 February, 2025), [Migration and Integration 2023–2024 Report for Norway to the OECD],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/contentassets/759e31b9d29b423ca6c1e716b07025bd/migration-and-integration-20232024.-report-for-norway-to-the-oecd-1735806.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.02.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C8F2D19"/>
+    <w:nsid w:val="9359D1E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/nibr-published-report-migration-and-integration-2023-2024-norway" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/contentassets/759e31b9d29b423ca6c1e716b07025bd/migration-and-integration-20232024.-report-for-norway-to-the-oecd-1735806.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/nibr-published-report-migration-and-integration-2023-2024-norway" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/contentassets/759e31b9d29b423ca6c1e716b07025bd/migration-and-integration-20232024.-report-for-norway-to-the-oecd-1735806.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>