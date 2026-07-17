--- v1 (2026-07-17)
+++ v2 (2026-07-17)
@@ -377,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9359D1E9"/>
+    <w:nsid w:val="469027EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>