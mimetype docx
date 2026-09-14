--- v2 (2026-07-17)
+++ v3 (2026-09-14)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">NIBR published a report on migration and integration in 2023-2024 in Norway zzzzzz</w:t>
+          <w:t xml:space="preserve">NIBR published a report on migration and integration in 2023-2024 in Norway</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report was produced by the Norwegian Institute for Urban and Regional Research (NIBR) and commissioned by the Norwegian Directorate of Integration and Diversity (IMDi) as Norway's official contribution to the OECD's SOPEMI network. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report provided a comprehensive overview of Norway's migration and integration efforts, addressing key developments, policy changes and statistical analyses on migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Institute for Urban and Regional Research (14 February, 2025), [Migration and Integration 2023–2024 Report for Norway to the OECD],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/contentassets/759e31b9d29b423ca6c1e716b07025bd/migration-and-integration-20232024.-report-for-norway-to-the-oecd-1735806.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="469027EC"/>
+    <w:nsid w:val="A3198BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/nibr-published-report-migration-and-integration-2023-2024-norway" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/contentassets/759e31b9d29b423ca6c1e716b07025bd/migration-and-integration-20232024.-report-for-norway-to-the-oecd-1735806.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>