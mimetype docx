--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,102 +13,105 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Center for Legal Aid reports on pushbacks in 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">The Center for Legal Aid reports on pushbacks in 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Center for Legal Aid - Voice of Bulgaria reported that, according to its research and other NGOs, at least 120,457 people were returned in 2024 and did not have access to an asylum procedure. These findings are supported by recent ECtHR judgments of January 2025.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Download the report</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centre for Legal Aid - Voice in Bulgaria | Център за правна помощ - Глас в България (18 February, 2025), 120 457 души са били върнати обратно без достъп до процедура за убежище, често с насилие, понякога с фатални последици – около 330 отблъсквания на ден за 2024 [120,457 people have been sent back without access to asylum procedures, often violently, sometimes fatally – around 330 pushbacks per day for 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://centerforlegalaid.com/%d0%bd%d0%be%d0%b2%d0%b8%d1%8f%d1%82-%d0%b4%d0%be%d0%ba%d0%bb%d0%b0%d0%b4-%d0%bd%d0%b0%d0%b1%d1%80%d0%be%d1%8f%d0%b2%d0%b0-%d0%bf%d0%be%d0%b2%d0%b5%d1%87%d0%b5-%d0%be%d1%82-120-000/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +240,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EDC0EDBA"/>
+    <w:nsid w:val="2DF60472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +686,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/center-legal-aid-reports-pushbacks-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centerforlegalaid.com/wp-content/uploads/2025/02/20250217-Pushbacks-Report-2024-Pushed-Beaten-Left-to-die.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centerforlegalaid.com/%d0%bd%d0%be%d0%b2%d0%b8%d1%8f%d1%82-%d0%b4%d0%be%d0%ba%d0%bb%d0%b0%d0%b4-%d0%bd%d0%b0%d0%b1%d1%80%d0%be%d1%8f%d0%b2%d0%b0-%d0%bf%d0%be%d0%b2%d0%b5%d1%87%d0%b5-%d0%be%d1%82-120-000/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>