--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Latvian EMN representatives joined EU Commission meeting to discuss migration research and integration zzzzzz</w:t>
+          <w:t xml:space="preserve">Latvian EMN representatives joined EU Commission meeting to discuss migration research and integration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 11 February 2025, representatives of the Latvian focal point of the European Migration Network (EMN) attended a high-level technical meeting organized by the European Commission's Directorate-General for Research and Innovation, in collaboration with the Joint Research Centre and the Horizon project INNOVATE. The meeting gathered over 40 EU project representatives and policymakers to discuss migration research and future policy steps. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Latvian EMN's annual report on asylum and migration received expert recognition for its analysis of migration trends, asylum applications, and policy responses in Latvia and the EU. Discussions emphasised the importance of integrating research into policymaking, balancing long-term studies with urgent decisions, and prioritizing topics such as migrant relocation, migration scenario modelling, and countering disinformation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The role of innovation in migration policy was also highlighted, particularly the INNOVATE project's use of artificial intelligence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (18 February, 2025), EMT Latvijas kontaktpunkta pārstāvji piedalījās Eiropas Komisijas sanāksmē [Representatives of the EMT Latvian Contact Point participated in the meeting of the European Commission],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/emt-latvijas-kontaktpunkta-parstavji-piedalijas-eiropas-komisijas-sanaksme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="473195E8"/>
+    <w:nsid w:val="30DD9B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/latvian-emn-representatives-joined-eu-commission-meeting-discuss-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/emt-latvijas-kontaktpunkta-parstavji-piedalijas-eiropas-komisijas-sanaksme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>