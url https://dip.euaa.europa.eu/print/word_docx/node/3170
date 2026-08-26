--- v1 (2026-08-25)
+++ v2 (2026-08-26)
@@ -251,51 +251,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -408,51 +408,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30DD9B10"/>
+    <w:nsid w:val="9B241149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>