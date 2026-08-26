--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,99 +7,103 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The EU Commission assesses progress on SAR projects</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The EU Commission assessed the implementation of projects by the SAR, as the latter is a beneficiary of AMIF funding for 2021- 2027. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The projects concern improving the conditions in the reception centers, provision of better and more effective accommodation of asylum seekers, including those with special needs, and maintenance of the existing infrastructure to ensure adequate reception conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (19 February, 2025), Европейската комисия оценява напредъка по ключови проекти, изпълнявани от ДАБ при МС [The European Commission assesses the progress of key projects implemented by the SAR under the Council of Ministers],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/861</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -228,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D63B93A7"/>
+    <w:nsid w:val="63F8FCAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -637,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/eu-commission-assesses-progress-sar-projects" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>