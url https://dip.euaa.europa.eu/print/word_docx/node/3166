--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -251,51 +251,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -387,51 +387,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="83F3FC1B"/>
+    <w:nsid w:val="AAB0FE21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>