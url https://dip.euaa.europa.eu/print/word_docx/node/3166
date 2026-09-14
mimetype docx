--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">FIS informs of backlog in processing family reunification requests zzzzzz</w:t>
+          <w:t xml:space="preserve">FIS informs of backlog in processing family reunification requests</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finish Immigration Service announced that there is a backlog in processing family reunification requests, specifically more than 15,000 applications are awaiting a decision. More resources were allocated to process the files. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reasons for the backlog are: high number of applications, nearly 50,000 applications on the basis of family ties were submitted in 2024, which is almost 10,000 more than in 2023. the processing will be prolonged if the applicant does not have a valid passport issued by their country of nationality. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the FIS informed that 65% of the applications on the basis of family ties submitted in 2024 have been resolved in less than three months. We also strive to process matters concerning minors as a matter of urgency. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (20 February, 2025), [Information on the processing of applications on the basis of family ties],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/information-on-the-processing-of-applications-on-the-basis-of-family-ties</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AAB0FE21"/>
+    <w:nsid w:val="E57873C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +699,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/fis-informs-backlog-processing-family-reunification-requests" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/information-on-the-processing-of-applications-on-the-basis-of-family-ties" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>