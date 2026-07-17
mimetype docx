--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI reduces reception capacity zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) is terminating agreements with eight ordinary asylum reception centres, reducing reception capacity by 1,340 places. The closures, affecting the North, Central, Inner East, and South regions, are due to lower asylum seeker arrivals. The notice period runs from 17 February to 17 June 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residents awaiting settlement will be prioritised, while others will be relocated to nearby centres. Region West remains unaffected to maintain national distribution. UDI is also establishing two new reception centres with specialized departments for individuals needing additional support, a decision based on previously observed needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These are the eight reception centres that are now being discontinued:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -157,51 +168,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Skien asylum reception centre (150 places)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (21 February, 2025), UDI bygger ned mottakskapasitet [UDI is reducing reception capacity],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-bygger-ned-mottakskapasitet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.02.2025</w:t>
       </w:r>
     </w:p>
@@ -235,52 +246,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -333,51 +344,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -469,51 +480,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53C73AF1"/>
+    <w:nsid w:val="E0109190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -617,51 +628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2FFF50E5"/>
+    <w:nsid w:val="D0E92479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -893,51 +904,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-reduces-reception-capacity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-bygger-ned-mottakskapasitet/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-reduces-reception-capacity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-bygger-ned-mottakskapasitet/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>