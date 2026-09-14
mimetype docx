--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI reduces reception capacity zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UDI reduces reception capacity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) is terminating agreements with eight ordinary asylum reception centres, reducing reception capacity by 1,340 places. The closures, affecting the North, Central, Inner East, and South regions, are due to lower asylum seeker arrivals. The notice period runs from 17 February to 17 June 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residents awaiting settlement will be prioritised, while others will be relocated to nearby centres. Region West remains unaffected to maintain national distribution. UDI is also establishing two new reception centres with specialized departments for individuals needing additional support, a decision based on previously observed needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These are the eight reception centres that are now being discontinued:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -168,54 +158,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Skien asylum reception centre (150 places)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (21 February, 2025), UDI bygger ned mottakskapasitet [UDI is reducing reception capacity],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-bygger-ned-mottakskapasitet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -246,52 +237,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -344,187 +335,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E0109190"/>
+    <w:nsid w:val="79649B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -628,51 +652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D0E92479"/>
+    <w:nsid w:val="68A04C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -904,55 +928,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-reduces-reception-capacity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-bygger-ned-mottakskapasitet/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-reduces-reception-capacity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-bygger-ned-mottakskapasitet/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>