--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The National Employment Agency publishes 2024 data on the employment of displaced Ukrainians in Romania zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The National Employment Agency publishes 2024 data on the employment of displaced Ukrainians in Romania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The National Employment Agency published data on the employment integration of displaced persons from Ukraine in Romania. It noted that 24,211 Ukrainian citizens registered in the records of territorial agencies under the National Employment Agency (ANOFM) to benefit from information, professional counselling and labour mediation services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Employment Agency | Agenția Națională pentru Ocuparea (24 February, 2025), Situația încadrării pe piața muncii a cetățenilor ucraineni, prin intermediul ANOFM – 24 februarie 2025 [Employment situation of Ukrainian citizens, through ANOFM – February 24, 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anofm.ro/situatia-incadrarii-pe-piata-muncii-a-cetatenilor-ucraineni-prin-intermediul-anofm-24-februarie-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23595C25"/>
+    <w:nsid w:val="760179EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/national-employment-agency-publishes-2024-data-employment-displaced-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anofm.ro/situatia-incadrarii-pe-piata-muncii-a-cetatenilor-ucraineni-prin-intermediul-anofm-24-februarie-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/romania/national-employment-agency-publishes-2024-data-employment-displaced-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anofm.ro/situatia-incadrarii-pe-piata-muncii-a-cetatenilor-ucraineni-prin-intermediul-anofm-24-februarie-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>