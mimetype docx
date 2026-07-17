--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">UDI made nearly 200,000 decisions over the past three years zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Over the past three years, UDI has made nearly 200,000 decisions, including both first-time applications and extensions. Since Russia's full-scale invasion of Ukraine, 93,000 people have applied for protection in Norway, primarily under the collective protection scheme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In both 2022 and 2023, UDI registered approximately 35,000 applications for collective protection, and 18,500 in 2024. So far in 2025, just under 2,000 applications have been registered. Automation and robotic processing have been key in handling this high volume. Since March 2022, UDI's robotic system has made 87,000 decisions, while case officers have manually assessed thousands of applications and extensions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By January 2023, an automated process engine was in place to assess whether applicants qualified for collective protection, processing around 90% of first-time cases. Extension decisions are now fully automated, allowing residence permits to be renewed without requiring any action from applicants. The system not only processes the decision but also orders new residence cards. UDI is working on new solutions across agencies to manage future residency and protection needs for Ukrainians under the collective protection scheme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (24 February, 2025), UDI har fattet nesten 200 000 vedtak [UDI has made nearly 200,000 decisions],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/soknader-og-forlengelser-ukraina-nesten-200-000-vedtak/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.02.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A36EB27"/>
+    <w:nsid w:val="1A346DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-made-nearly-200000-decisions-over-past-three-years" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/soknader-og-forlengelser-ukraina-nesten-200-000-vedtak/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-made-nearly-200000-decisions-over-past-three-years" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/soknader-og-forlengelser-ukraina-nesten-200-000-vedtak/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>