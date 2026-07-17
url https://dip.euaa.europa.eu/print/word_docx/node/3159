--- v1 (2026-07-17)
+++ v2 (2026-07-17)
@@ -384,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1A346DF7"/>
+    <w:nsid w:val="26B98184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>