--- v2 (2026-07-17)
+++ v3 (2026-09-15)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI made nearly 200,000 decisions over the past three years zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI made nearly 200,000 decisions over the past three years</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Over the past three years, UDI has made nearly 200,000 decisions, including both first-time applications and extensions. Since Russia's full-scale invasion of Ukraine, 93,000 people have applied for protection in Norway, primarily under the collective protection scheme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In both 2022 and 2023, UDI registered approximately 35,000 applications for collective protection, and 18,500 in 2024. So far in 2025, just under 2,000 applications have been registered. Automation and robotic processing have been key in handling this high volume. Since March 2022, UDI's robotic system has made 87,000 decisions, while case officers have manually assessed thousands of applications and extensions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By January 2023, an automated process engine was in place to assess whether applicants qualified for collective protection, processing around 90% of first-time cases. Extension decisions are now fully automated, allowing residence permits to be renewed without requiring any action from applicants. The system not only processes the decision but also orders new residence cards. UDI is working on new solutions across agencies to manage future residency and protection needs for Ukrainians under the collective protection scheme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (24 February, 2025), UDI har fattet nesten 200 000 vedtak [UDI has made nearly 200,000 decisions],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/soknader-og-forlengelser-ukraina-nesten-200-000-vedtak/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26B98184"/>
+    <w:nsid w:val="8B005DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-made-nearly-200000-decisions-over-past-three-years" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/soknader-og-forlengelser-ukraina-nesten-200-000-vedtak/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>