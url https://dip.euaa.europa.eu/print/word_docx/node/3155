--- v0 (2026-05-31)
+++ v1 (2026-07-19)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">Swedish Migration Board's 2024 annual report published zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Board published its 2024 report. As per the report, last year activities were characterized by a gathering of forces with a focus on implementing the government's reform policy and preparing for the introduction of the EU's migration and asylum pact. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applications and reception The number of asylum seekers has continued to decline. During the year, approximately 9,600 people sought asylum in Sweden. The number of asylum seekers has continued to decline. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the year, approximately 9,600 people sought asylum in Sweden the lowest number in many years. The number registered in the reception system has decreased, as has the length of stay. This is due, among other things, to fewer asylum seekers, shorter processing times, more efficient return work and the fact that people with protection under the Mass Displacement Directive began to be registered in the population register and were removed from the reception system. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -258,51 +256,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 19-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -394,51 +392,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0898E58C"/>
+    <w:nsid w:val="F6EC63C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +665,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/swedish-migration-boards-2024-annual-report-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/Om-Migrationsverket/Aktuellt/Nyhetsarkiv/Nyhetsarkiv-2025/2025-02-25-Arsredovisningen-for-2024-visar-pa-framsteg-och-fokus-pa-reformer.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/Om-Migrationsverket/Aktuellt/Nyhetsarkiv/Nyhetsarkiv-2025/2025-02-25-Arsredovisningen-for-2024-visar-pa-framsteg-och-fokus-pa-reformer.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>