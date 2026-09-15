--- v1 (2026-07-19)
+++ v2 (2026-09-15)
@@ -7,55 +7,70 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Swedish Migration Board's 2024 annual report published</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Board published its 2024 report. As per the report, last year activities were characterized by a gathering of forces with a focus on implementing the government's reform policy and preparing for the introduction of the EU's migration and asylum pact. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applications and reception The number of asylum seekers has continued to decline. During the year, approximately 9,600 people sought asylum in Sweden. The number of asylum seekers has continued to decline. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the year, approximately 9,600 people sought asylum in Sweden the lowest number in many years. The number registered in the reception system has decreased, as has the length of stay. This is due, among other things, to fewer asylum seekers, shorter processing times, more efficient return work and the fact that people with protection under the Mass Displacement Directive began to be registered in the population register and were removed from the reception system. </w:t>
       </w:r>
@@ -80,54 +95,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The number of people who voluntarily left Sweden after a removal or transfer decision under the Dublin Regulation increased from approximately 7,600 to 8,300. Access to procedure and information During the year, the Swedish Migration Board has continued to work on improving its service and accessibility, including through continued collaboration with the State Service Center and development of the e-service My Page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (25 February, 2025), Årsre­do­vis­ningen för 2024 visar på fram­steg och fokus på reformer [The 2024 annual report shows progress and focus on reforms],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/Om-Migrationsverket/Aktuellt/Nyhetsarkiv/Nyhetsarkiv-2025/2025-02-25-Arsredovisningen-for-2024-visar-pa-framsteg-och-fokus-pa-reformer.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +174,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +272,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 19-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F6EC63C1"/>
+    <w:nsid w:val="D69D7B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +714,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/Om-Migrationsverket/Aktuellt/Nyhetsarkiv/Nyhetsarkiv-2025/2025-02-25-Arsredovisningen-for-2024-visar-pa-framsteg-och-fokus-pa-reformer.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/swedish-migration-boards-2024-annual-report-published" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/Om-Migrationsverket/Aktuellt/Nyhetsarkiv/Nyhetsarkiv-2025/2025-02-25-Arsredovisningen-for-2024-visar-pa-framsteg-och-fokus-pa-reformer.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>