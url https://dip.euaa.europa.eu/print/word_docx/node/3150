--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of State condemns delays in regularisation of applications from 2020 zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Council of State condemns delays in regularisation of applications from 2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of State issued ruling No. 1596, overturning a previous decision by the Lazio Administrative Court (TAR Lazio) and definitively confirming the inefficiency of the Ministry of the Interior and the Prefecture of Rome in handling foreign regularization applications from 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These applications were delayed by over four years. The ruling highlights the Ministry's failure to implement organizational measures until three years after the legislative provision came into effect. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision follows a class action promoted by various organizations, including ASGI, Oxfam Italia, and others, which documented that 2,103 applications at the Prefecture of Rome had to wait three years for the next stage, despite the law requiring a decision within 180 days. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -79,54 +69,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Court criticised the administrative inefficiency, which it attributed to poor organizational choices rather than structural limitations. The decision is available under the source's section.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Association for Juridical Studies on Immigration | Associazione per gli Studi Giuridici sull'Immigrazione (26 February, 2025), Regolarizzazione 2020, il Consiglio di Stato condanna i ritardi del Ministero dell’Interno e della Prefettura di Roma [Regularization 2020, the Council of State condemns the delays of the Ministry of the Interior and the Prefecture of Rome],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.asgi.it/ingresso-soggiorno/regolarizzazione-2020-il-consiglio-di-stato-condanna-i-ritardi-del-ministero-dellinterno-e-della-prefettura-di-roma/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -157,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -255,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A3465E63"/>
+    <w:nsid w:val="C44FADC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,55 +688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/council-state-condemns-delays-regularisation-applications-2020" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/ingresso-soggiorno/regolarizzazione-2020-il-consiglio-di-stato-condanna-i-ritardi-del-ministero-dellinterno-e-della-prefettura-di-roma/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/council-state-condemns-delays-regularisation-applications-2020" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/ingresso-soggiorno/regolarizzazione-2020-il-consiglio-di-stato-condanna-i-ritardi-del-ministero-dellinterno-e-della-prefettura-di-roma/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>