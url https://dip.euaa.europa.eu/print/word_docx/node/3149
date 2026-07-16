--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,108 +21,119 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Government resolution extending temporary protection for displaced Ukrainians until March 2026 zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By a resolution of 26 February 2025, the Government </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">extended the provision of temporary protection to displaced persons from Ukraine until 4 March 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displaced Ukrainians can update their residence documents via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">online service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Currently, it is possible to submit an application for temporary protection as well as an application for the issuance of a proof of residence in the form of an ID card at the Aliens Police Departments in Michalovce, Košice, Prešov, Rimavská Sobota, Ružomberok, Banská Bystrica, Žilina, Trenčín, Nitra, Dunajská Streda, Nové Zámky, Trnava and Bratislava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (26 February, 2025), Úvodná stránka Úrad Tlačové správy 2026 2025 december november október september august júl jún máj apríl marec február január 2024 2023 2022 2021 2020 2019 2018 2017 2016 2015 2014 2013 2012 2011 2010 2009 2008 Slobodný prístup k informáciám Služobný úr [We will provide temporary shelter to refugees from Ukraine until March 4, 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy&amp;sprava=docasne-utocisko-odidencom-z-ukrajiny-budeme-poskytovat-do-4-marca-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.02.2025</w:t>
       </w:r>
     </w:p>
@@ -156,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -254,51 +265,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -390,51 +401,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A7975DE"/>
+    <w:nsid w:val="37BEA174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -663,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/government-resolution-extending-temporary-protection-displaced-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/30462/1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.minv.sk/wps/portal/domov/ecu/ecu_elektronicke_sluzby/ecu-overenie-potvrdenia/%21ut/p/a1/pZHLCoJAFIafpYXLnD-btNpNNy9lETRlswkFU6k01JLevpIWBWVBZ3d-vg_OhQjiEBG75yhw8yiJ3f29F-qGoj80rDEsXRtpmC8VZTYZTQHQG7B-BmZ2QwXj9qLHOlwBWn_69De_rzODapN70lZgDnrGQOvYgKn-5uNDMXzzV0S8Im8uUA3QB1C1QwlUDGkREewTr3zYmsVesx0QkfpbP_VT-ZTe4jDPj1lXgoSiKORDFJ_lbCfhHR8mWU6cJ4wcD5xzB5FZF96lYLUrkz1puw%21%21/dl5/d5/L2dBISEvZ0F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy&amp;sprava=docasne-utocisko-odidencom-z-ukrajiny-budeme-poskytovat-do-4-marca-2026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/government-resolution-extending-temporary-protection-displaced-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/30462/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.minv.sk/wps/portal/domov/ecu/ecu_elektronicke_sluzby/ecu-overenie-potvrdenia/%21ut/p/a1/pZHLCoJAFIafpYXLnD-btNpNNy9lETRlswkFU6k01JLevpIWBWVBZ3d-vg_OhQjiEBG75yhw8yiJ3f29F-qGoj80rDEsXRtpmC8VZTYZTQHQG7B-BmZ2QwXj9qLHOlwBWn_69De_rzODapN70lZgDnrGQOvYgKn-5uNDMXzzV0S8Im8uUA3QB1C1QwlUDGkREewTr3zYmsVesx0QkfpbP_VT-ZTe4jDPj1lXgoSiKORDFJ_lbCfhHR8mWU6cJ4wcD5xzB5FZF96lYLUrkz1puw%21%21/dl5/d5/L2dBISEvZ0F" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy&amp;sprava=docasne-utocisko-odidencom-z-ukrajiny-budeme-poskytovat-do-4-marca-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>