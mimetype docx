--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,130 +13,123 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government resolution extending temporary protection for displaced Ukrainians until March 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Government resolution extending temporary protection for displaced Ukrainians until March 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">By a resolution of 26 February 2025, the Government </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">extended the provision of temporary protection to displaced persons from Ukraine until 4 March 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displaced Ukrainians can update their residence documents via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">online service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Currently, it is possible to submit an application for temporary protection as well as an application for the issuance of a proof of residence in the form of an ID card at the Aliens Police Departments in Michalovce, Košice, Prešov, Rimavská Sobota, Ružomberok, Banská Bystrica, Žilina, Trenčín, Nitra, Dunajská Streda, Nové Zámky, Trnava and Bratislava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (26 February, 2025), Úvodná stránka Úrad Tlačové správy 2026 2025 december november október september august júl jún máj apríl marec február január 2024 2023 2022 2021 2020 2019 2018 2017 2016 2015 2014 2013 2012 2011 2010 2009 2008 Slobodný prístup k informáciám Služobný úr [We will provide temporary shelter to refugees from Ukraine until March 4, 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy&amp;sprava=docasne-utocisko-odidencom-z-ukrajiny-budeme-poskytovat-do-4-marca-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -167,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -265,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37BEA174"/>
+    <w:nsid w:val="1FD7852E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/government-resolution-extending-temporary-protection-displaced-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/30462/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.minv.sk/wps/portal/domov/ecu/ecu_elektronicke_sluzby/ecu-overenie-potvrdenia/%21ut/p/a1/pZHLCoJAFIafpYXLnD-btNpNNy9lETRlswkFU6k01JLevpIWBWVBZ3d-vg_OhQjiEBG75yhw8yiJ3f29F-qGoj80rDEsXRtpmC8VZTYZTQHQG7B-BmZ2QwXj9qLHOlwBWn_69De_rzODapN70lZgDnrGQOvYgKn-5uNDMXzzV0S8Im8uUA3QB1C1QwlUDGkREewTr3zYmsVesx0QkfpbP_VT-ZTe4jDPj1lXgoSiKORDFJ_lbCfhHR8mWU6cJ4wcD5xzB5FZF96lYLUrkz1puw%21%21/dl5/d5/L2dBISEvZ0F" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy&amp;sprava=docasne-utocisko-odidencom-z-ukrajiny-budeme-poskytovat-do-4-marca-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/government-resolution-extending-temporary-protection-displaced-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/30462/1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.minv.sk/wps/portal/domov/ecu/ecu_elektronicke_sluzby/ecu-overenie-potvrdenia/%21ut/p/a1/pZHLCoJAFIafpYXLnD-btNpNNy9lETRlswkFU6k01JLevpIWBWVBZ3d-vg_OhQjiEBG75yhw8yiJ3f29F-qGoj80rDEsXRtpmC8VZTYZTQHQG7B-BmZ2QwXj9qLHOlwBWn_69De_rzODapN70lZgDnrGQOvYgKn-5uNDMXzzV0S8Im8uUA3QB1C1QwlUDGkREewTr3zYmsVesx0QkfpbP_VT-ZTe4jDPj1lXgoSiKORDFJ_lbCfhHR8mWU6cJ4wcD5xzB5FZF96lYLUrkz1puw%21%21/dl5/d5/L2dBISEvZ0F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy&amp;sprava=docasne-utocisko-odidencom-z-ukrajiny-budeme-poskytovat-do-4-marca-2026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>