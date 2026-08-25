--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Potential cooperation between SAR and UDI zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Potential cooperation between SAR and UDI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The SAR announced that it held a meeting with the Norwegian Immigration Agency (UDI) on potential areas for cooperations. UDI indicated the need to create orientation programs for those working with persons in the procedure for granting international protection, with a focus on the challenges of communicating through an interpreter. Also,other topics were discussed such as to explore the possibilities for a shared register of interpreters to be used in intersectoral cooperation, as well as creating a system of licenses and mandates for interpreters.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (26 February, 2025), Потенциални области на сътрудничество между България и Норвегия [Potential areas of cooperation between Bulgaria and Norway],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/865</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Personal interview, Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B4D33B4"/>
+    <w:nsid w:val="E98A1D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/potential-cooperation-between-sar-and-udi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/potential-cooperation-between-sar-and-udi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>