--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DCFD03B9"/>
+    <w:nsid w:val="77404AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>