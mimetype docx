--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government extends temporary protection to Ukrainians nationals zzzzzz</w:t>
+          <w:t xml:space="preserve">Government extends temporary protection to Ukrainians nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 27 February 2025, the government approved the extension of temporary protection for displaced persons from Ukraine until 4 March 2026. The decision, proposed by the Deputy Prime Minister and Minister of the Interior, Davor Božinović, follows the EU Council Implementing Decision (EU) 2024/1836 and includes provisions for continued housing support. As of 23 February 2025, there were 29,383 displaced Ukrainians in Croatia, with 3,389 accommodated through lease agreements under the housing assistance programme. The extension also ensures ongoing financial support for housing costs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (27 February, 2025), Ministar Božinović na sjednici Vlade RH o produljenju privremene zaštite za raseljene osobe iz Ukrajine [Minister Božinović at the session of the Government of the Republic of Croatia on the extension of temporary protection for displaced persons from Ukraine],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/ministar-bozinovic-na-sjednici-vlade-rh-o-produljenju-privremene-zastite-za-raseljene-osobe-iz-ukrajine/294619</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77404AE3"/>
+    <w:nsid w:val="8A5A5C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/government-extends-temporary-protection-ukrainians-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/ministar-bozinovic-na-sjednici-vlade-rh-o-produljenju-privremene-zastite-za-raseljene-osobe-iz-ukrajine/294619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/government-extends-temporary-protection-ukrainians-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/ministar-bozinovic-na-sjednici-vlade-rh-o-produljenju-privremene-zastite-za-raseljene-osobe-iz-ukrajine/294619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>