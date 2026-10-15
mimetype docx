--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IPO launches the International Protection Applicant Portal zzzzzz</w:t>
+          <w:t xml:space="preserve">IPO launches the International Protection Applicant Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 27 February 2025, the International Protection Office launched the International Protection Applicant Portal, which allows registered applicants to check the status of their application and download their application form. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The portal will be available for International protection applicants who made their application on or after 31 July 2024 and opted in with a registered email address.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -95,54 +108,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The option to download their application format any time In the coming months, functionality will be extended to allow applicants to upload documents and receive correspondence through the applicant portal, including decisions from the IPO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Office | An Oifig Um Chosaint Idirnáisiúnta (27 February, 2025), [International Protection Applicant Portal],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ipo.gov.ie/en/ipo/pages/international_protection_applicant_portal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -173,52 +187,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision, Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -271,187 +285,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29359637"/>
+    <w:nsid w:val="3A6063FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -555,51 +602,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D76CE0F"/>
+    <w:nsid w:val="5A23F2D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -831,55 +878,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipo-launches-international-protection-applicant-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/ipo/pages/international_protection_applicant_portal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/ipo-launches-international-protection-applicant-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/ipo/pages/international_protection_applicant_portal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>