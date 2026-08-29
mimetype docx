--- v0 (2026-07-06)
+++ v1 (2026-08-29)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR published report mapping statelessness in Italy zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR published report mapping statelessness in Italy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report reveals that at least 3,000 individuals in Italy are stateless or at risk of becoming stateless, with Roma communities from the former Yugoslavia, as well as people from former Soviet states, Cuba, China (Tibet), and Palestinian origin being the most affected. Italy has been a pioneer in protecting stateless individuals since the 1950s, ratifying the 1954 Convention on Statelessness and introducing an administrative procedure for determining statelessness in 1993.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Italy also signed a cooperation agreement with the UNHCR in 2023 and made commitments at the 2023 Global Refugee Forum to continue protecting stateless people. However, the UNHCR's study underscores the need for further progress to ensure that international standards are met and the rights of stateless individuals are fully protected. Key recommendations from the report include improving data collection on stateless populations, enhancing the legal framework for determining statelessness, and ensuring full access to rights for stateless people. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, it emphasizes the importance of safeguarding the right to nationality for children born in Italy who would otherwise be stateless.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (28 February, 2025), In italia 3.000 persone apolidi o a rischio di apolidia [In Italy 3,000 people stateless or at risk of statelessness],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4166/In-italia-3000-persone-apolidi-o-a-rischio-di-apolidia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Statelessness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE5D9E22"/>
+    <w:nsid w:val="06D02D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/unhcr-published-report-mapping-statelessness-italy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4166/In-italia-3000-persone-apolidi-o-a-rischio-di-apolidia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/unhcr-published-report-mapping-statelessness-italy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4166/In-italia-3000-persone-apolidi-o-a-rischio-di-apolidia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>