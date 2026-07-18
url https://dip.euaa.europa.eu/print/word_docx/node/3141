--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">New arrangement for asylum seekers' accommodation from March 1 zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On March 1, 2025, amended laws will come into force, meaning that all new asylum seekers will be allocated a place in one of the Swedish Migration Board's asylum accommodation facilities. In order to be entitled to financial support in the form of daily allowance and special allowance, the asylum seeker needs to move into and live in the accommodation that has been allocated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -223,51 +221,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +357,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C22E845"/>
+    <w:nsid w:val="F706D85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +630,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/new-arrangement-asylum-seekers-accommodation-march-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-02-28-ny-ordning-for-asylsokandes-boende-fran-1-mars.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-02-28-ny-ordning-for-asylsokandes-boende-fran-1-mars.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>