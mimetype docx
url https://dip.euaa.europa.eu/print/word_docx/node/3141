--- v1 (2026-07-18)
+++ v2 (2026-09-15)
@@ -7,92 +7,108 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">New arrangement for asylum seekers' accommodation from March 1</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On March 1, 2025, amended laws will come into force, meaning that all new asylum seekers will be allocated a place in one of the Swedish Migration Board's asylum accommodation facilities. In order to be entitled to financial support in the form of daily allowance and special allowance, the asylum seeker needs to move into and live in the accommodation that has been allocated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (28 February, 2025), Ny ordning för asyl­sö­kandes boende från 1 mars [New arrangement for asylum seekers' accommodation from 1 March],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-02-28-ny-ordning-for-asylsokandes-boende-fran-1-mars.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -123,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -221,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F706D85D"/>
+    <w:nsid w:val="3509A25D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -630,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-02-28-ny-ordning-for-asylsokandes-boende-fran-1-mars.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/new-arrangement-asylum-seekers-accommodation-march-1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-02-28-ny-ordning-for-asylsokandes-boende-fran-1-mars.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>