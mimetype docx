--- v1 (2026-08-28)
+++ v2 (2026-10-14)
@@ -31,50 +31,57 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 21/08/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
@@ -4767,51 +4774,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4936,51 +4943,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C5FCDD42"/>
+    <w:nsid w:val="E02F7876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5084,51 +5091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6FBD8405"/>
+    <w:nsid w:val="00A4E37D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5232,51 +5239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="27B897CA"/>
+    <w:nsid w:val="0B95F152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5380,51 +5387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2A65FDE6"/>
+    <w:nsid w:val="EBBE7DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5528,51 +5535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="24800013"/>
+    <w:nsid w:val="6CFADEB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5676,51 +5683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="35A24763"/>
+    <w:nsid w:val="459EEA6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5824,51 +5831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A3D086B9"/>
+    <w:nsid w:val="FD63FD04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5972,51 +5979,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D6E30AE3"/>
+    <w:nsid w:val="D018BAB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6120,51 +6127,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5FBC5C6A"/>
+    <w:nsid w:val="D8BD4EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6268,51 +6275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B31030EF"/>
+    <w:nsid w:val="9CFBDF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6416,51 +6423,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="70F17855"/>
+    <w:nsid w:val="889AB492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6564,51 +6571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="3B077B57"/>
+    <w:nsid w:val="887D58AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6712,51 +6719,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="40A859F9"/>
+    <w:nsid w:val="9F27BC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6860,51 +6867,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="6425BC3A"/>
+    <w:nsid w:val="162E35D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7008,51 +7015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="0C39B767"/>
+    <w:nsid w:val="E24BD90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7156,51 +7163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="5A396337"/>
+    <w:nsid w:val="BB6FDF51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7304,51 +7311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="49F7D6D7"/>
+    <w:nsid w:val="550E586D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7452,51 +7459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3FB38C94"/>
+    <w:nsid w:val="B54C66A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7600,51 +7607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="6363C798"/>
+    <w:nsid w:val="A522E6AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7748,51 +7755,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="C0199364"/>
+    <w:nsid w:val="D88F6076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7896,51 +7903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="C60F0032"/>
+    <w:nsid w:val="F0CD054E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8044,51 +8051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="A8D44538"/>
+    <w:nsid w:val="7A5166EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8192,51 +8199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="1405C509"/>
+    <w:nsid w:val="C35D6992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8340,51 +8347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="AAE1EF1B"/>
+    <w:nsid w:val="718C0723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>