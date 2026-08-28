--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -51,132 +51,138 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29/04/2004: Lithuania transposes the recast Reception Conditions Directive by the Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004 |</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and its amendments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Related legal acts were also approved by the Minister of Social Security and Labour of the Republic of Lithuania by Order No. A1-2 of 3 January 2025, titled: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"On the Implementation of the Law of the Republic of Lithuania on the Legal Status of Foreigners."</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the Procedure for Determining the Vulnerability of Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, approved by the Minister of Social Security and Labour of the Republic of Lithuania, by Order No. A1-947 of 31 December 2024.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the Procedure for Reception Conditions Ensured for Detained Foreigners by the Reception and Integration Agency</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, approved by the Minister of Social Security and Labour of the Republic of Lithuania and the Minister of the Interior of the Republic of Lithuania, by Order No. A1-935/1V-783 of 27 December 2024.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Description of the Procedure for the Provision of State-Guaranteed Legal Aid to Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, approved by the Minister of Social Security and Labour of the Republic of Lithuania, by Order No. A1-939 of 27 December 2024.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
@@ -2647,51 +2653,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for international protection shall benefit from material reception conditions when residing in the accommodation places assigned by the institutions of the Republic of Lithuania, including detention places as well as control points at the border and transit zones;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Law on the Legal Status of Foreigners housing, food, and clothing are provided to applicants for international protection in the Republic of Lithuania and/or the granting of social benefits for these purposes, including monetary allowances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Order No. A1-2 of 3 January 2025, titled: "</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">On the Implementation of the Law of the Republic of Lithuania on the Legal Status of Foreigners.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">": Foreigners accommodated in a temporary accommodation facility have the right to use household, hygiene, sanitary, and other services and equipment provided at the temporary accommodation facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2931,80 +2938,58 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monthly financial allowance is granted to asylum seeker in the amount of 10% of the state-subsidised income, which is currently set as EUR 221. Therefore, the allowance consists of EUR 22.10per month. In cases where catering services are not provided, asylum seekers are also entitled to receive a cash allowance amounting to 60 percent of the state-subsidised income (132.60 EUR). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Asylum seekers—excluding those for whom a decision by the Migration Department on entry into the Republic of Lithuania is pending—who reside in temporary accommodation facilities, at a self-chosen place of residence, or are held in detention by the State Border Guard Service, shall receive a monthly cash allowance amounting to </w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">te-subsidised income, in cases where catering services are not available.</w:t>
+              <w:t xml:space="preserve">Asylum seekers—excluding those for whom a decision by the Migration Department on entry into the Republic of Lithuania is pending—who reside in temporary accommodation facilities, at a self-chosen place of residence, or are held in detention by the State Border Guard Service, shall receive a monthly cash allowance amounting to 10 percent of the state-subsidised income, in accordance with the procedure established by the Minister of Social Security and Labour. This allowance is paid from the date the application for the cash allowance is submitted. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asylum seekers who temporarily reside in a temporary accommodation facility or at a place of residence of their own choice are entitled, in accordance with the procedure established by the Minister of Social Security and Labour, to receive a cash allowance for food amounting to 60 percent of the state-subsidised income, in cases where catering services are not available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
@@ -3519,51 +3504,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">Taking photographs or videos of staff members, other residents, service providers, premises, or the facility perimeter, or distributing such images or recordings.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Filming or photographing staff or other residents is only permitted with their prior consent. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agency’s Internal rules can be found </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -4123,51 +4109,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to socio-cultural orientation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Reception and Integration Agency, whose objective is to ensure the dignified reception of individuals arriving in Lithuania and seeking international protection, as well as to support those granted asylum in their integration process, has initiated the development of a </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">training course on socio-cultural awareness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. This manual will be implemented at the municipal level through integration coordinators. Furthermore, the Agency is in the process of updating the socio-cultural orientation course for asylum seekers accommodated in the Reception Centres.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Language classes </w:t>
             </w:r>
           </w:p>
@@ -4270,51 +4257,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decisions to reduce or withdraw material reception conditions are made on an individual basis. Grounds for the reduction or withdrawal of material reception conditions, e.g., the person left the designated geographical area in which they are permitted to move freely without authorization, or is in hiding; the person seriously or repeatedly violated accommodation rules, or behaved in a cruel, threatening, or violent manner at the accommodation facility; the person fails to cooperate with competent authorities and does not comply with the procedural requirements established by them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Order No. A1-2 of 3 January 2025, titled: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"On the Implementation of the Law of the Republic of Lithuania on the Legal Status of Foreigners."</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Material reception conditions may be reduced If a foreign national:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">does not cooperate with the staff of competent institutions,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4381,51 +4369,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision on the application of disciplinary measures shall be formalised by order of the Director of the Agency and immediately be brought the foreigner by a written notice.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All disciplinary measures shall be recorded in a register.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Order No. A1-2 of 3 January 2025, titled: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"On the Implementation of the Law of the Republic of Lithuania on the Legal Status of Foreigners"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the following disciplinary measures may be applied:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Restrictions on freedom of movement:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
@@ -4656,51 +4645,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The alien may appeal against the decision imposing disciplinary measures to the body implementing the rights and obligations of the State border guard service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Order No. A1-2 of 3 January 2025, titled  </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">"On the Implementation of the Law of the Republic of Lithuania on the Legal Status of Foreigners"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Director of the Agency is responsible for making decisions on disciplinary measures. These decisions must consider all individual circumstances, adhere to Lithuania’s principles of public administration, and respect the dignity of the foreign national. In cases involving minors, the child’s best interests must also be considered. Each decision must include a clear explanation of the reasoning behind it, outline the appeal procedure, and be communicated to the foreign national within one working day. The Director also has the authority to amend or revoke the decision if the underlying circumstances change or other objective reasons arise.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4765,199 +4755,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BC3FF138"/>
+    <w:nsid w:val="C5FCDD42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5061,51 +5084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="98E0235C"/>
+    <w:nsid w:val="6FBD8405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5209,51 +5232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CC21192A"/>
+    <w:nsid w:val="27B897CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5357,51 +5380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="891DC641"/>
+    <w:nsid w:val="2A65FDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5505,51 +5528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0782C8F1"/>
+    <w:nsid w:val="24800013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5653,51 +5676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D79B2F56"/>
+    <w:nsid w:val="35A24763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5801,51 +5824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C531FBAC"/>
+    <w:nsid w:val="A3D086B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5949,51 +5972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="05FDA18E"/>
+    <w:nsid w:val="D6E30AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6097,51 +6120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B6687516"/>
+    <w:nsid w:val="5FBC5C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6245,51 +6268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="B1F3556A"/>
+    <w:nsid w:val="B31030EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6393,51 +6416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="C2625B40"/>
+    <w:nsid w:val="70F17855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6541,51 +6564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="25332CA1"/>
+    <w:nsid w:val="3B077B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6689,51 +6712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3C55036D"/>
+    <w:nsid w:val="40A859F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6837,51 +6860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="BAA3A348"/>
+    <w:nsid w:val="6425BC3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6985,51 +7008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="BDF9A5D2"/>
+    <w:nsid w:val="0C39B767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7133,51 +7156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="274E257A"/>
+    <w:nsid w:val="5A396337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7281,51 +7304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B44F5027"/>
+    <w:nsid w:val="49F7D6D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7429,51 +7452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="B304C1C5"/>
+    <w:nsid w:val="3FB38C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7577,51 +7600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="7C6DE2BA"/>
+    <w:nsid w:val="6363C798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7725,51 +7748,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="EF1DB08E"/>
+    <w:nsid w:val="C0199364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7873,51 +7896,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="439E6160"/>
+    <w:nsid w:val="C60F0032"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8021,51 +8044,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="30F6549C"/>
+    <w:nsid w:val="A8D44538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8169,51 +8192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="94C94510"/>
+    <w:nsid w:val="1405C509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8317,51 +8340,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="4519BCA9"/>
+    <w:nsid w:val="AAE1EF1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8663,51 +8686,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.42837E5A79DD/asr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/ee843634c9cf11efa5ddd96c482819f5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/cdca5713c74711efa5ddd96c482819f5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/a9b97cd6c45311efa5ddd96c482819f5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/75b789e0c45d11efa5ddd96c482819f5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lt/wp-content/uploads/2025/03/Elektroninio_dokumento_nuorasas-2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lt/wp-content/uploads/2025/05/Sociokulturinio-gaires-mokymu-vadovams_2025-04-29_FINAL.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>