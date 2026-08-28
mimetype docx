--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -42,86 +42,88 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the recast Asylum Procedures Directive (APD), the recast Reception Conditions Directive and the Dublin III Regulation and has transposed their provisions through the Act on Granting International Protection to Aliens (AGIPA) |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, RT I 2006, 2, 3, (14 December 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Admissibility procedure:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) does not provide for an admissibility procedure. In practice, a refusal to review an application can be justified on the grounds listed in Section 21 of AGIPA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Accelerated procedure:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The accelerated procedure may be applied when an application is deemed manifestly unfounded (Sections 201 and 202 AGIPA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -205,51 +207,52 @@
         <w:t xml:space="preserve">An official seconded by the EUAA has competence and authority to perform duties provided for in AGIPA, in accordance with an international agreement or EU legislation.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA) does not provide for an admissibility procedure. In practice, a refusal to review an application can be justified on the grounds listed in Section 21 of the AGIPA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The accelerated procedure may be applied when an application is deemed manifestly unfounded (Sections 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">and 20</w:t>
       </w:r>
@@ -500,51 +503,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular asylum procedure at first instance is outlined in Section 18 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
@@ -1241,51 +1245,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Preparation and timing of the interview:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Section 18(4) of AGIPA, the Police and Border Guard shall conduct an interview with the applicant to present statements concerning the circumstance relevant to the processing of their application. The procedure for conducting the personal interview are established by the Ministry of Interior’s Regulation on procedure for conducting an interview with an applicant for international protection, adopted 02.05.2016 No 13 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rahvusvahelise kaitse taotlejaga vestluse läbiviimise kord Vastu võetud 02.05.2016 nr 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviewers may access the case file as soon as the application is lodged, and they may also review relevant COI reports prior to the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Information provision (before the personal interview):</w:t>
       </w:r>
@@ -1696,51 +1701,52 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A decision must be made within 30 days (Section 202(4) AGIPA), though this period may be extended if necessary, taking into account the provisions of subsections 1–5 of Section 181 of AGIPA. The proceedings for international protection are terminated through a decision to reject the application, which explicitly states that the content of the application has not been reviewed (Section 21(2) AGIPA). As a result, the PBGB is not required to assess whether the applicant meets the criteria for international protection. If the PBGB refuses to review the application on grounds that the country the applicant entered from is considered to be a safe third country, the PBGB provides the applicant with a document (Section 21(3) AGIPA). This document notifies the authorities of the third country, in the official language of that state, that the content of the applicant's application has not been reviewed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeals procedure is governed by Section 251(1) of AGIPA, and the administrative courts | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Halduskohtud</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are competent. The time limit to lodge an appeal is the same as for the regular procedure (Section 251(1) AGIPA). While the suspensive effect is not automatic, it may be requested before the court (Section 21(1) AGIPA). The procedure on appeal, as well as the provision of legal assistance and interpretation services, follows the same guidelines as in the regular procedure. The time limit to decide on the appeal and the potential outcomes are also the same as in the regular procedure, and a second appeal may be lodged under the same conditions as in the regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception conditions are not impacted when an applicant is under an admissibility procedure.</w:t>
       </w:r>
@@ -2690,51 +2696,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Act on Granting International Protection to Aliens (AGIPA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Välismaalasele rahvusvahelise kaitse andmise seadus, RT I 2006, 2, 3,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (14 December 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Group in the Migration Proceedings Division of the Police and Border Guard Board (PBGB) is responsible for the assessment of applications for international protection.</w:t>
       </w:r>
     </w:p>
@@ -3267,199 +3274,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Estonia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DDDB027"/>
+    <w:nsid w:val="15280495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3563,51 +3603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C2B84CE2"/>
+    <w:nsid w:val="18C03B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3711,51 +3751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6C107B92"/>
+    <w:nsid w:val="7ED205C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3859,51 +3899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FA3EBC23"/>
+    <w:nsid w:val="CA45883C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4007,51 +4047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4E83E36D"/>
+    <w:nsid w:val="864D7B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4155,51 +4195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B6A00456"/>
+    <w:nsid w:val="F188E0A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4303,51 +4343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BDA13CC1"/>
+    <w:nsid w:val="F6ECB642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4451,51 +4491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A4E466A8"/>
+    <w:nsid w:val="E34CB3F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4599,51 +4639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="10B8C938"/>
+    <w:nsid w:val="4D2BDD1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4747,51 +4787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="516A0310"/>
+    <w:nsid w:val="924B5051"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4895,51 +4935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B60F39FF"/>
+    <w:nsid w:val="0B6A66C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5043,51 +5083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5C13A986"/>
+    <w:nsid w:val="280B4AAF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5191,51 +5231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4DE8D613"/>
+    <w:nsid w:val="5176E2A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5504,51 +5544,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/110052016009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kohus.ee/eesti-kohtud/kohtususteem/halduskohtud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>