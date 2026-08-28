--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,743 +7,121 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Italy</w:t>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Italy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Reception - Italy</w:t>
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="section-2912" w:history="1">
+        <w:t xml:space="preserve">Reception system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Italy is bound by the recast Reception Conditions Directive and has transposed its provisions through Legislative Decree No 142/2015, Implementation of Directive 2013/33/EU laying down standards for the reception of applicants for international protection and of Directive 2013/32/EU on common procedures for granting and withdrawing international protection. | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...642 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decreto Legislativo 18 Agosto 2015, n. 142, Attuazione della direttiva 2013/33/UE recante norme relative all'accoglienza dei richiedenti protezione internazionale, nonché della direttiva 2013/32/UE, recante procedure comuni ai fini del riconoscimento e della revoca dello status di protezione internazionale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18/08/2015: Legislative Decree No 142/2015, Implementation of Directive 2013/33/EU laying down standards for the reception of applicants for international protection and of Directive 2013/32/EU on common procedures for granting and withdrawing international protection. | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decreto Legislativo 18 Agosto 2015, n. 142, Attuazione della direttiva 2013/33/UE recante norme relative all'accoglienza dei richiedenti protezione internazionale, nonché della direttiva 2013/32/UE, recante procedure comuni ai fini del riconoscimento e della revoca dello status di protezione internazionale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -763,54 +141,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Central Direction for Civil Services for Migration and Asylum, within the Department of Civil Liberties and Immigration, Ministry of the Interior, is responsible for the governance of the reception system. The organisational chart is available on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">website.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other actors involved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -840,124 +219,127 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department of Civil Liberties and Immigration, operating under the Ministry of the Interior, is responsible for managing the reception of applicants for international protection. At the local level, the department functions through ministry branch offices, or prefectures, which coordinate a range of partners. These include private companies, municipalities, NGOs and non-profit organisations, each playing a specific role in the reception process, such as managing reception centres and providing the material reception conditions as well as additional services such as the social support assistance and the psychological support, according to the specific kind of centre. With regard to the reception centres managed by private actors, the collaboration with these entities is formalised through an open tender procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The initial phase of the reception system includes First Assistance Centres (hotspots) and First Reception Centres, which are continuously available for the use of the Ministry of the Interior. The centres are managed by NGOs, non-profit organisations or private companies selected through a call for procurement organised by the prefectures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Reception Centres, which also operate on a procurement basis managed by prefectures, are similarly run by NGOs, non-profits or private companies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The second level of the reception system, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SAI (System for Reception and Integration)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, is overseen by local governments, municipalities, NGOs, non-profits and private companies. A distribution system involving, in principle, all 8,000 Italian municipalities is managed locally at the prefecture and municipality levels and is still under implementation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Legislative Decree No 142/2015, as amended by Law No 132/2018 and Legislative Decree No 130/2020, the Ministry of the Interior is responsible for coordinating the distribution of asylum seekers across different regions. This is done through a tender for reception services to ensure a uniform level of reception throughout the national territory. In principle, the distribution system involves all 8,000 Italian municipalities and is managed locally at the prefecture and municipality levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Distribution is based on several factors. According to the Ministry of the Interior circular sent to the prefectures on 3 July 2023, demographic factors account for 70% of the distribution criteria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff and training</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The number and function of reception staff is regulated by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tender specification scheme of March 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Under Article 5(8) of the tender, the managing entity and their sub-contractors must ensure that the personnel hired have professional profiles suited for the role. To this end, the managing entity guarantees that staff are trained and receive refresher courses related to the services they provide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As described in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FAQ of the new tender specifications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, attendance in training and refresher courses for staff may depend on the professional profiles of the workers employed at the centre and on developments in the field. Therefore, the assessment of attendance should be the responsibility of the managing entity, which schedules training based on actual needs. Consequently, it is the duty of the prefecture to verify the adequacy of the training plan established by the managing entity, ensuring that uniform standards of reception are pursued across the national territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception phases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival, third-country nationals are initially hosted in designated hotspots, where they undergo identification procedures and have their immigration status clarified. The duration of stay in hotspots varies depending on the time required for the processes, with a maximum stay of up to 30 days permitted for complex cases where additional investigation is necessary to verify identity and citizenship. Typically, however, the stay is shorter.</w:t>
       </w:r>
     </w:p>
@@ -1435,183 +817,183 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augusta: 250;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catania: 650;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isola di Capo Rizzuto: 80;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lampedusa: 640;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Messina: 200;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pantelleria: 40;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Porto Empedocle: 330 (50 of which for the detention of the TCNs while in the accelerated border procedures);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pozzallo – Modica: 234 and 255 (83 of which for the detention of the TCNs while in the accelerated border procedures;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reggio Calabria: 200;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roccella Ionica: 200;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taranto :293;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vibo Valentia: 280.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1855,135 +1237,135 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isola di Capo Rizzuto</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gradisca d’Isonzo (GO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Udine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bari</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brindisi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfredonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caltanissetta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Treviso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Collective accommodation centres</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -2149,136 +1531,139 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Number of centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">871 projects (as of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">39.300 places, including 6.228 for unaccompanied minors and 772 for people with mental distress or disabilities (as of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In all regions, 736 local entities are involved (as of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June 2025</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -2745,54 +2130,55 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In all regions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 17 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 142/2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides for the accommodation of vulnerable groups, including minors, unaccompanied minors, women, with priority for the pregnant one, single parents with minor children, victims of trafficking, people with disabilities, elderly people, persons affected by serious illness or mental disorders, persons for whom it has been proved they have experienced torture, rape or other serious forms of psychological, physical or sexual violence or linked to sexual orientation or gender identity, and victims of genital mutilation. While the law recognises the need for special accommodations for these individuals, the actual implementation of services often depends on the discretion of reception management bodies or local municipalities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These special accommodations are intended to be inclusive and responsive to the needs of diverse vulnerable profiles, including gender-related needs and LGBTIQ individuals. The facilities may be integrated within mainstream structures, such as centres for local children without parental supervision (e.g. foster home), or they may operate as targeted centres that specifically address the unique challenges faced by applicants with psychological issues or other special needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The responsible authority for overseeing these accommodations generally lies with the prefectures and local municipalities, which coordinate the reception system to ensure compliance with national legislation while addressing the specific needs of vulnerable populations. The daily management of these facilities is typically managed by specialised staff trained to support the unique requirements of the individuals they serve, thereby fostering an environment conducive to recovery and integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2827,159 +2213,164 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following this initial period, minors are transitioned into the SAI, established under Law No 47/2017, which provides tailored support and services to facilitate their integration. Children with responsible adults are also hosted in a SAI. Legislative Decree No 142/2015 also outlines the framework for special accommodation and services for unaccompanied minors. The execution of these provisions is often left to the discretion of reception management bodies and local municipalities, leading to variability in practices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The management of these facilities involves coordination with local municipal services to ensure that the needs of unaccompanied minors are met effectively. It is essential that children are primarily hosted in SAI facilities, where they receive comprehensive support in a safe environment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finally, in case there is a temporary unavailability of places in first reception centers (AMIF), CAS UAMs, dedicated sections within CAS adults as well as within SAI system, there is the possibility that the reception of UAMs is temporarily ensured by the public authority of the municipality in which the minor is located, without prejudice to the possibility of transferring the minor to another municipality, in accordance with the guidelines established by the Coordination taking into account, as a priority, the best interests of the minor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2023, the Department of Civil Liberties and Immigration, in agreement with the National Commission for Asylum, Department of Public Security, Ministry of Health, the EUAA, the European Commission, Frontex, UNHCR, the IOM, UNICEF, Italian Red Cross, Italian Coast Guard, Central Service for the Management of SAI and other stakeholders, published a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Handbook for detection, referral and taking charge of vulnerable persons arriving in Italy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The aim of the document is to provide guidance on uniform procedures to be adopted in asylum and reception systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The H</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">andbook on taking charge and the reception of the Unaccompanied Minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (UAMs) has been updated, and it is currently in the process of publication on the institutional site of the Ministry of the Interior (August 2025). The Handbook, whose first version has been drafted in 2021 through the cooperation between the Department of Civil Liberties and Immigration, with the support of EUAA, the Department of Public Security,the Central Service of the Reception and Integration System (SAI), the Ministry of Labor and Social Policy (Directorate General of Immigration and Integration Policies), UNHCR and IOM, is an operational tool that provides guidance and procedures for the reception, care and integration of the UAMs in Italy. The handbook is mostly addressed to case workers, operators, local authorities and other key stakeholders involved in taking charge process of UAMs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 12 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 142/2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, material reception conditions are established and regulated through a formal tender specifications document, known as the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">capitolato d’appalto</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The most recent decree approving the tender specifications for reception services was issued in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">March 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This document sets standards to ensure that all reception facilities provide an adequate quality of living for residents. The criteria within the specifications are designed to maintain consistent, acceptable living standards across all structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, Article 9.1 of the Immigration Law (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree No 286/1998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) mandates that all reception facilities meet adequate hygiene, sanitation and general living conditions. These standards are overseen by the Ministry of Health and the Ministry of the Interior, ensuring that the facilities comply with essential health and safety regulations to safeguard the well-being of asylum seekers and migrants in their care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -3008,99 +2399,99 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type and purpose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Under Article 10 of Legislative Decree No 142/2015, as amended by Article 6ter of Law No 50/2023, applicants housed in first reception centres (CPA) or temporary reception centres (CAS) are entitled to the following essential services: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Food and clothing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accommodation within the facility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Healthcare services, limited to first aid and emergency care in CPAs and hotspots</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interpretation services and cultural mediation;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Social assistance (with the exception of temporary reception centres as per art. 11 comma 2 bis legislative decree 142/2015) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">New arrivals are provided with a welcome package, which includes basic personal hygiene supplies and a prepaid telephone card valued at EUR 5 (if this was not already been provided at the time of entry). Law No 50/2023 removed certain services from the entitlements. Previously, residents in CPA and CAS facilities could access social and psychological assistance, language courses, legal counselling and orientation services for understanding local resources and procedures. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to the provisions of Legislative Decree No 130/2020, all remaining services should be organised by the reception facility, the municipality and provincial authorities. This territorial approach ensures that essential services are coordinated locally, creating a more integrated support system tailored to the needs of applicants within each region.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3436,54 +2827,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of legal assistance on the reception conditions available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Law No 50/2023 and the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tender specifications scheme for reception services (March 2024)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, information provision and legal orientation are to be given at hotspots and CPRs through trained staff. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
@@ -4114,54 +3506,55 @@
         <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with sufficient economic resources are not entitled to material reception conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 14 of Law No 142/2015 establishes that all applicants who lack sufficient means to maintain an adequate standard of living for themselves and their family are entitled to receive support as specified under the law. Sufficient means is defined as an annual income equal to or exceeding the minimum social welfare allowance, which was set at EUR 6,947.33 for the year 2024, according to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">INPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The responsibility for assessing an applicant's financial eligibility rests with the prefecture. At the time of registration, applicants are required to disclose their financial situation and any sources of income. They must complete a formal declaration indicating insufficient means if applicable, enabling the prefecture to determine their entitlement to reception benefits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
@@ -4262,52 +3655,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Article 23 of Legislative Decree No 142/2015, as amended by Legislative Decree No 113/2018, asylum seekers residing in first-line reception centres have the right to appeal a prefect's decision to withdraw material reception conditions. This appeal can be filed with the Regional Administrative Tribunal (TAR). To support this process, asylum seekers are entitled to free legal aid, ensuring they have access to representation during the appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For those deemed ineligible for reception due to having sufficient financial means, additional information is available in the section on Reception Facilities and Information Systems, which outlines eligibility criteria and assessment processes in detail.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId55"/>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4360,199 +3753,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Italy</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="94405339"/>
+    <w:nsid w:val="E1A8DF45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4656,51 +4082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F92DB9E3"/>
+    <w:nsid w:val="0BACF114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4804,199 +4230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FB3D8655"/>
-[...147 lines deleted...]
-    <w:nsid w:val="BA077FD8"/>
+    <w:nsid w:val="BFBC3A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5107,53 +4385,50 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5234,55 +4509,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2912" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2913" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2914" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2917" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2918" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2920" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2922" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2923" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2929" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2931" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2934" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2935" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2939" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2941" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2942" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2943" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2944" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2946" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2950" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2015/09/15/15G00158/sg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libertaciviliimmigrazione.dlci.interno.gov.it/direzione-centrale-dei-servizi-civili-limmigrazione-e-lasilo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/amministrazione-trasparente/bandi-gara-e-contratti/procedure-fino-31122023/atti-amministrazioni-aggiudicatrici-e-enti-aggiudicatori-distintamente-ogni-procedura/bandi-gara-e-contratti/amministrazione-trasparentebandi-gara-e-contrattiprocedure-fino-2157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2024-05/faq_capitolato.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/i-numeri-della-rete-sai/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2023-06/vademecum.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2024-03/nuovo_schema_di_capitolato.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/esporta/attoCompleto?atto.dataPubblicazioneGazzetta=1998-08-18&amp;atto.codiceRedazionale=098G0348" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inps.it/it/en/dettaglio-scheda.en.schede-servizio-strumento.schede-servizi.assegno-sociale-50184.assegno-sociale.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gazzettaufficiale.it/eli/id/2015/09/15/15G00158/sg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libertaciviliimmigrazione.dlci.interno.gov.it/direzione-centrale-dei-servizi-civili-limmigrazione-e-lasilo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/it/amministrazione-trasparente/bandi-gara-e-contratti/procedure-fino-31122023/atti-amministrazioni-aggiudicatrici-e-enti-aggiudicatori-distintamente-ogni-procedura/bandi-gara-e-contratti/amministrazione-trasparentebandi-gara-e-contrattiprocedure-fino-2157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2024-05/faq_capitolato.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retesai.it/i-numeri-della-rete-sai/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2023-06/vademecum.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interno.gov.it/sites/default/files/2024-03/nuovo_schema_di_capitolato.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/esporta/attoCompleto?atto.dataPubblicazioneGazzetta=1998-08-18&amp;atto.codiceRedazionale=098G0348" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inps.it/it/en/dettaglio-scheda.en.schede-servizio-strumento.schede-servizi.assegno-sociale-50184.assegno-sociale.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>