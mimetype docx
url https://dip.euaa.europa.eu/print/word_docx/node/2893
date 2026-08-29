--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -51,79 +51,81 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hungary is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law LXXX of 2007 on asylum | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2007. évi LXXX. törvény a menedékjogról</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2 July 2007) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02/07/2007: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law LXXX of 2007 on asylum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | 2007. évi LXXX. törvény a menedékjogról </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -150,51 +152,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">National Directorate General for Aliens Policing (NDGAP), Reception Facilities Supervisory Unit | </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Országos Idegenrendészeti Főigazgatóság, Befogadó Intézmények Szakmai Irányító Osztály</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> manages and operates reception facilities at the central level. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The NDGAP is an independent organisation with its own budget at the national level under the responsibility of the Ministry of the Interior. It functions as a law enforcement agency since July 2019.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -522,51 +525,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Name of  the reception facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Closed facilities in transit zones operated until end of May 2020 and were shut down following the</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> judgment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of the CJEU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access description </w:t>
             </w:r>
           </w:p>
@@ -1832,51 +1836,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions are defined in Article 21 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Decree</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. They include accommodation, three meals per day or an equivalent food allowance, hygiene and household items or an equivalent allowance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2171,51 +2176,52 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied children:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Unaccompanied children are accommodated at the Károlyi István Children's Centre in Fót. Children are transported by the police to the designated facility. Upon arrival, a medical check is conducted. At the Children's Centre, the child's age and gender are taken into account during accommodation. Younger children are placed separately from older ones, and girls are accommodated separately from boys. Material reception conditions are provided within the childcare system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Victims of human trafficking:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pursuant to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Victim Support Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, if the victim of trafficking in persons is a third-country national, the following additional support is provided:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional guidance: Apart from general information, the victim is provided with:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3220,108 +3226,112 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the reasons for limiting or withdrawing the material reception conditions have ceased, the asylum authority may, after considering the individual situation of the applicant, re-secure the financial terms of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant may appeal against a decision to reduce material reception conditions. The request for the review must be submitted to the asylum authority within 3 days of the date of notification of the decision (Section 32/B(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The asylum authority forwards the request for a review to the regional court </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Törvényszékek</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeal does not have a suspensive effect. The court decides within 6-8 working days of receiving the request for a review on the basis of the documents available (Section 32/B(3) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). A personal interview may be held if necessary. The court may overturn the decision of the asylum authority. There is no legal remedy against the court's decision (Section 32/B(4) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3386,199 +3396,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Hungary</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FA2B3D92"/>
+    <w:nsid w:val="3450A804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3682,51 +3725,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="294BC06C"/>
+    <w:nsid w:val="957B2FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3830,51 +3873,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FC3F3615"/>
+    <w:nsid w:val="98DE8272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3978,51 +4021,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="17A02DD5"/>
+    <w:nsid w:val="223A9A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4126,51 +4169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5D07D02E"/>
+    <w:nsid w:val="C0E9873B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4274,51 +4317,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="061B0E49"/>
+    <w:nsid w:val="37C4CDB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4422,51 +4465,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="50B6EF4A"/>
+    <w:nsid w:val="13D850F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4570,51 +4613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6D018B72"/>
+    <w:nsid w:val="4B9B2F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4718,51 +4761,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FD024F8B"/>
+    <w:nsid w:val="CD9A3F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4866,51 +4909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8DF3ECF3"/>
+    <w:nsid w:val="25BA21F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5014,51 +5057,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="095D0196"/>
+    <w:nsid w:val="85D83A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5321,51 +5364,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-80-00-00.38" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oif.gov.hu/index.php?lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.easo.europa.eu/pages/viewcaselaw.aspx?CaseLawID=1092" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2007-301-20-22" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://njt.hu/jogszabaly/2005-135-00-00" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://birosag.hu/torvenyszekek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>