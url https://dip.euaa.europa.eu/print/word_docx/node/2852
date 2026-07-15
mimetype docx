--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -632,97 +632,118 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Penalty payment for exceeding processing time: Both national courts and the ECtHR might issue a decision in favour of the applicant granting compensation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Who: Quality assurance of first instance procedures is conducted by an internal quality team in the Asylum Service. In addition, as agreed in the </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Quality assurance of first instance procedures is conducted by an internal quality team in the Asylum Service. In addition, as agreed in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Operational Plan to Cyprus 2025-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, support on quality assurance is provided on first instance procedures by EUAA Senior Quality Assurance Experts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Methods/criteria: The team reviews only specific cases are reviewed and when it is deemed necessary.</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methods/criteria:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> The team reviews only specific cases are reviewed and when it is deemed necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Operational Plan to Cyprus 2025-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the European Union Agency for Asylum (EUAA) provides support in enhancing the quality of the procedures, through developing and implementing quality assurance system and assessment tools. One of these tools, which takes place in the framework of EUAA quality mechanism, the Agency conducts quality assurance exercises. These exercises entail the quality reviews of samples of anonymised lodging interviews, first-instance interviews and reports. The sample of cases can also include anonymized cases processed by the national administrations upon request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Frequency: When it is deemed necessary.</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frequency:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> When it is deemed necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are several mechanisms in place to ensure cooperation between the Asylum Service and other institutions or organizations involved in asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With the appointment of the new Deputy Minister of Migration and Asylum, an interdepartmental working group has been established including representatives of the competent ministry, the Asylum Service, the Legal Service, EU stakeholders and local services, with their main aim to discuss, coordinate, agree and provide strategic oversight of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
@@ -5275,51 +5296,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -5423,51 +5444,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FFE3061"/>
+    <w:nsid w:val="07F14BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5571,51 +5592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AE87EB6A"/>
+    <w:nsid w:val="68B6D13F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9B22B0D8"/>
+    <w:nsid w:val="44AD6135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5867,51 +5888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0418053E"/>
+    <w:nsid w:val="36E2081C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6015,51 +6036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5A8D694F"/>
+    <w:nsid w:val="D7022361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6163,51 +6184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D6A1C2A7"/>
+    <w:nsid w:val="0DF4A1BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6311,51 +6332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C1BD4FA4"/>
+    <w:nsid w:val="CE77E878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6459,51 +6480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1A536A1F"/>
+    <w:nsid w:val="0BC3F597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6607,51 +6628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C8C6D2F2"/>
+    <w:nsid w:val="413AA0E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6755,51 +6776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="158A22B2"/>
+    <w:nsid w:val="16438654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6903,51 +6924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5FEA96A7"/>
+    <w:nsid w:val="74968CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7051,51 +7072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F0467213"/>
+    <w:nsid w:val="5780569F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7199,51 +7220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="41AF1BB5"/>
+    <w:nsid w:val="85908819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +7368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3E8FF6A9"/>
+    <w:nsid w:val="901469D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7495,51 +7516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F3386F3A"/>
+    <w:nsid w:val="4BA3D622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7643,51 +7664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="65096B31"/>
+    <w:nsid w:val="A7A19E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7791,51 +7812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="BF1F7EAB"/>
+    <w:nsid w:val="8F7A1FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7939,51 +7960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="FAC005C3"/>
+    <w:nsid w:val="3AE0112C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>