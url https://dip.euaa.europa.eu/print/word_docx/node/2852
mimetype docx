--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -5296,51 +5296,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -5444,51 +5444,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07F14BAA"/>
+    <w:nsid w:val="ADDC5BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5592,51 +5592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="68B6D13F"/>
+    <w:nsid w:val="298BFEEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5740,51 +5740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="44AD6135"/>
+    <w:nsid w:val="1C8465FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5888,51 +5888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="36E2081C"/>
+    <w:nsid w:val="B57354F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6036,51 +6036,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D7022361"/>
+    <w:nsid w:val="A41F8960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6184,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0DF4A1BD"/>
+    <w:nsid w:val="99E65148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6332,51 +6332,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CE77E878"/>
+    <w:nsid w:val="68BF1D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6480,51 +6480,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0BC3F597"/>
+    <w:nsid w:val="3DDADC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6628,51 +6628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="413AA0E1"/>
+    <w:nsid w:val="D0D522F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6776,51 +6776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="16438654"/>
+    <w:nsid w:val="F009611F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6924,51 +6924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="74968CC7"/>
+    <w:nsid w:val="89B7ABAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7072,51 +7072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="5780569F"/>
+    <w:nsid w:val="FDC88D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7220,51 +7220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="85908819"/>
+    <w:nsid w:val="E9481CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7368,51 +7368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="901469D5"/>
+    <w:nsid w:val="3DB29B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7516,51 +7516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="4BA3D622"/>
+    <w:nsid w:val="F3239D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7664,51 +7664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="A7A19E15"/>
+    <w:nsid w:val="AE533805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7812,51 +7812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="8F7A1FDE"/>
+    <w:nsid w:val="22EE5C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7960,51 +7960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3AE0112C"/>
+    <w:nsid w:val="F947494D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>