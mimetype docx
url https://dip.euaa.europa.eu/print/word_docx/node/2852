--- v2 (2026-07-16)
+++ v3 (2026-10-14)
@@ -25,173 +25,185 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination - Cyprus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 5/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus is bound by the recast Asylum Procedures Directive (APD/APR), the recast Reception Conditions Directive and the Dublin III Regulation (AMMR) and has transposed their provisions through:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">APR: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amendment no. 105(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and no. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">106(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the Refugee Law available respectively.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin III Regulation: The provisions of the Dublin III Regulation were directly applicable in Cyprus since 20 July 2013. Reference to the Regulation and further nuance of certain provisions for their effective implementation was included in the Refugee Laws on the 14 October 2016 through Refugees (Amendment) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 2016 N. 105(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception Conditions Directive: Refugees (Amendment) </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 2016 N. 105(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the 14th October 2015.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legal framework for regular and special procedures is defined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular procedure is envisaged in Article 13.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The admissibility procedure is regulated in Article 12B τετράκις.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -210,70 +222,72 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no border procedure in Cyprus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National authorities: The Asylum Service | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is responsible for the first instance determination of asylum applications which are examined under the regular and special procedures and under the criteria of the Dublin III Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service exercises any other competence envisaged to it by the Refugee Law. According to Article 27 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Asylum Service:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1) coordinates the actions of all the authorities of the Republic involved for the better implementation of the Refugee Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2) organises seminars and training programmes on international protection, asylum and refugee issues for officers dealing with such issues in all the authorities of the Republic concerned;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -290,51 +304,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5) manages the procedure of receiving fingerprints, the implementation of Regulation (EC) no. Council Regulation (EC) No 2725/2000 of 11 December 2000 establishing "Eurodac" for the comparison of fingerprints for the effective implementation of the Dublin Convention and Regulation (EC) No. Council Regulation (EC) No 407/2002 of 28 February 2002 laying down certain rules for the implementation of Regulation (EC) No. Regulation (EC) No 2725/2000 on the establishment of "Eurodac" for the comparison of fingerprints for the effective implementation of the Dublin Convention; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">6) submits to the Deputy Minister suggestions and proposals regarding policy issues in the areas of its competence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 4 (ε) and Article 9 </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Asylum Service is entrusted with providing as soon as possible to any person who applies for international protection and is granted protection as soon as possible access to information, in a language which he or she understands or is reasonably presumed to understand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service is organised centrally, with its main headquarters located in Nicosia. The organisational structure of the Asylum Service can be found on its website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service currently employs 167 people, out of which 65 are officers who conduct the interviews and the assessment of the application. The total number of Asylum Service personnel is expected to be increased to 180 in the following months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -345,151 +360,156 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Other actors:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Social Welfare Services (SWS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provide legal representation and guardianship for unaccompanied minors. Social Welfare Services have access to information on individual applications for international protection and guardians may be present during the examination of an asylum application.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">European Union Agency for Asylum (EUAA)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> supports the Asylum Service to develop efficient management systems to process first instance asylum applications aimed at reducing the backlog and to establish quality assurance mechanisms. Since 2017, European Union Agency for Asylum (formerly EASO) experts support the Asylum Service conducting substantive interviews to determine the international protection needs of applicants. Since 2019, the EUAA has provided technical support to the Asylum Service to reduce the backlog and speed up the examination of asylum applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">United Nations Higher Commissioner for Refugees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (UNHCR) has the right to participate as observer during the examination of an asylum application ( </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 31 A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Refugee Laws 2000-2022) as well as to communicate with and consult the applicants at any stage of the procedure. Additionally, provide information and advocacy on rights and obligations of applicants and beneficiaries for international protection.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Civil Society Organisations may assist with provision of information regarding the different steps of the procedure and consultation regarding rights and obligations of applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Types of procedures and case processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular procedure: Article 13 </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -645,319 +665,329 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quality assurance of first instance procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Who:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Quality assurance of first instance procedures is conducted by an internal quality team in the Asylum Service. In addition, as agreed in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Operational Plan to Cyprus 2025-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, support on quality assurance is provided on first instance procedures by EUAA Senior Quality Assurance Experts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods/criteria:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The team reviews only specific cases are reviewed and when it is deemed necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EUAA Operational Plan to Cyprus 2025-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the European Union Agency for Asylum (EUAA) provides support in enhancing the quality of the procedures, through developing and implementing quality assurance system and assessment tools. One of these tools, which takes place in the framework of EUAA quality mechanism, the Agency conducts quality assurance exercises. These exercises entail the quality reviews of samples of anonymised lodging interviews, first-instance interviews and reports. The sample of cases can also include anonymized cases processed by the national administrations upon request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frequency:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> When it is deemed necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interinstitutional cooperation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are several mechanisms in place to ensure cooperation between the Asylum Service and other institutions or organizations involved in asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With the appointment of the new Deputy Minister of Migration and Asylum, an interdepartmental working group has been established including representatives of the competent ministry, the Asylum Service, the Legal Service, EU stakeholders and local services, with their main aim to discuss, coordinate, agree and provide strategic oversight of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">annual action plans</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Republic of Cyprus on migration management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">joint action plan for better migration management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was signed in 2022 between the European Commission, the Republic of Cyprus, and EU Home Affairs agencies: the EU Agency for Asylum (EUAA), Frontex, and Europol. Building on the experience of the joint pilot initiative in Lesvos, the European Commission and the EU agencies agreed to maintain and, where necessary, to enhance both financial and operational support to help the Republic of Cyprus establish a fair and effective migration management system in line with EU law. The support focused on several key objectives, including strengthening first reception capacities, improving material reception conditions for asylum seekers, ensuring timely and efficient asylum and return procedures, and developing and implementing a comprehensive integration strategy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, within the framework of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Operational plan 2025-2026 agreed between the European Union Agency for Asylum and the Republic of Cyprus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">‘the EUAA provides operational and technical assistance for registration, processing of applications at first and second instance (including Dublin cases). Support is also provided by the EUAA for the development of frameworks and tools which are essential for the smooth operation of the reception system, such as transfer/allocation and vulnerability procedures, as well as for capacity-building to promote the resilience of the reception system in the long run’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finally the Republic of Cyprus has appointed dedicated focal points under the different working groups of the European Migration Network.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regular asylum procedure at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regular asylum procedure for the examination of an asylum application in Cyprus is regulated in Article 13 </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Service | </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 13(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, during the regular examination procedure, the competent officer examines the request and proceeds to a personal interview with the applicant. The personal interview is conducted under conditions that ensure appropriate confidentiality (Article 13A (8) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Besides respecting the principle of confidentiality, as per Article 13A (9) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Asylum Service shall take appropriate measures to ensure that personal interviews are conducted in conditions that allow the applicant to fully explain the reasons for his or her application. To that end, it shall be ensured that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the competent officer must be appropriately qualified to consider the personal and general circumstances surrounding the application, including the applicant's cultural origin, gender, sexual orientation, gender identity or sensitivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -992,155 +1022,161 @@
         <w:rPr/>
         <w:t xml:space="preserve">the person conducting the interview on the merits of the application shall not wear a military or law enforcement uniform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">interviews with minors should be conducted in a child-friendly manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, ex Article 13A(10) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, when conducting a personal interview on the merits of the application, the authority shall provide the applicant with the opportunity to present the information required to complete the documentation of the application, and to provide explanations regarding any information that might be missing and/or regarding any inconsistencies or contradictions within the applicant’s statements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The personal interview shall normally be conducted without the presence of family members, unless the Asylum Service deems that their presence is necessary to conduct appropriate examination (Article 13A (7) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After the interview, a report is drawn by the competent officer, which is then examined by the Head of the Asylum Service to issue a decision. If the interview of the competent officer is deemed insufficient, the applicant might be called for an additional interview (Article 13(3) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The personal interview may be omitted if the application has already been examined under the accelerated procedure (Article 13(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Furthermore, according to Article 13A (2) Refugee Law, the personal interview might also be omitted when a positive decision can be taken on the basis of available evidence, and when the Asylum Service considers that the applicant is incapacitated or unable to participate in the interview, for reasons due to permanent conditions beyond his or her control. In such a case, Article 13A(3) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> specifies that the Asylum Service shall make reasonable efforts to enable the applicant or, as the case may be, the dependent to submit additional information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The assessment of an application for international protection takes place in a unified procedure, where the competent authority first assesses whether the applicant qualifies for refugee status, and only if this is not met, it assesses whether the conditions to grant subsidiary protection status are met. As per Article 18 (3) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the assessment of the application is carried out on an individual, objective and impartial basis, and includes consideration of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">relevant statements and documents submitted by the applicant, including information on whether the applicant has already suffered or likely to suffer persecution or serious harm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1175,70 +1211,72 @@
         <w:rPr/>
         <w:t xml:space="preserve">whether the applicant's activities since leaving his country of origin were undertaken with the exclusive or main purpose of creating the necessary conditions to apply for international protection, to assess whether the person concerned would be exposed, due to these activities, to persecution or serious harm in the event of his return to that country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">whether it would be reasonable to expect that the applicant would place himself under the protection of another country, the nationality of which he could claim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 18(7A)(a) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> indicates in relation to decisions that they should be taken after due examination i.e. after having obtained specific and accurate information from various sources, such as the European Union Agency for Asylum (EUAA), the United Nations High Commissioner for Refugees (UNHCR) and relevant human rights organisations regarding the general situation in the countries of nationality of the applicants and where appropriate in the countries through which they have transited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 18(4) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> envisages that the fact that the applicant has already suffered persecution or serious harm or immediate threats of such persecution or harm constitutes a serious indication that the applicant has a well-founded fear of being persecuted or that he or she runs a real risk of serious harm, unless there are reasonable grounds to believe that the persecution or serious harm in question will not be repeated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per Article 18 (5), it is the duty of the applicant to substantiate the application for international protection. Where certain aspects of the applicant's statements are not substantiated by documents or other evidence, these aspects do not need to be confirmed, where the following conditions are met:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1280,86 +1318,88 @@
         <w:rPr/>
         <w:t xml:space="preserve">the applicant applied for international protection as soon as possible, unless he proves that there was a serious reason that prevented him from doing so,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the general credibility of the applicant is established.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Furthermore, according to Article 13(4) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, when deciding on an application for international protection, the applicant might be given the benefit of the doubt, provided he or she has submitted all available documents relating to him or her, which have been verified by the competent officer, and the applicant’s statements have been deemed generally credible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Scope and outcomes of a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 13(2) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> specifies that following the examination of an application under the regular procedure, the Head of the Asylum Service may decide to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">recognise an applicant as a refugee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1370,433 +1410,446 @@
         <w:rPr/>
         <w:t xml:space="preserve">recognise an applicant as a beneficiary of subsidiary protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">reject the application as clearly unfounded and issue a return and/or removal decision and/or expulsion order pursuant to the provisions of the Aliens and Immigration Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are no provisions in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that mandate the Asylum Service to consider ex officio other forms of protection other than international protection – refugee status and subsidiary protection. Currently, the only national form of protection is a special residence permit for humanitarian reasons. This form of protection derives from the transposition into national law of the Returns Directive, and it is regulated in Article 18OH of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens and Immigration Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The granting of this form of protection is discretionary and </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">a request in the form of an open letter must be made</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the Civil Registry and Migration Department (Deputy Ministry for Migration and International Protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Withdrawal of an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority to withdraw an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service | </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> examines implicit and explicit withdrawals of an application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for implicit withdrawal: According to the Article 16 B (2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Head of the Asylum Services closes a file and discontinues the procedure of examination of the application where:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a) did not respond to a request by the Asylum Service for the provision of information essential to his/her application in accordance with Article 16 or did not attend the personal interview provided for in Articles 13A and 18, unless the applicant proves within a reasonable time that this was due to circumstances beyond his/her control; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(b) absconded or left without permission from the place where he lived or was detained, without contacting the Asylum Service within a reasonable time, or did not fulfil within a reasonable time the reporting obligation or other communication obligations, such as the one provided for in paragraph (a) of subsection (2) of Article 8, unless the applicant proves that this was due to circumstances independent of his will.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Consequences of implicit withdrawal: Where there is reasonable cause to consider that an applicant has implicitly withdrawn or abandoned his application, the Head of the Asylum Service at his discretion may either decide to close the applicant’s file and discontinue its examination, or decide to reject the application if considered unfounded, after having sufficiently examined its merits. The decision taken shall be recorded in the applicant’s file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To request the reopening of a case which has been closed and discontinued, the applicant must submit a request within 9 months from the date of notification of the implicit withdrawal. If the applicant exercises his or her right late or more than once, the Head of the Asylum Service shall issue a rejection decision. The applicant might also request the reopening of his case by submitting a new application to which Article 16D does not apply. The right to request the reopening of a close and discontinued case can be exercised by the applicant or by the lawyer legally representing him or her (Article 16E </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant exercises his right within the deadline, the Head of the Asylum Service shall reopen the applicant's file automatically and continue the examination of his/her application on the merits and from the stage at which the examination had stopped, even if the applicant submitted a new application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an implicit withdrawal: A negative decision by the Asylum Service on an asylum application might be appealed to the International Protection Administrative Court (IPAC) within thirty days from the date of notification of the decision or act or in case of omission, from the day it came to the knowledge of the applicant (Article 12A </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 73(I)/2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the Establishment and Operation of the Administrative Court of International Protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Explicit withdrawal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for explicit withdrawal: According to the Article 16C of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an applicant may withdraw his application at any stage of the asylum procedure. Article 16C states that the considerations contained in subsections (7) to (7E) of Article 18 Refugee Law shall apply to the explicit withdrawal decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Consequences of explicit withdrawal: In practice, the applicant who verbally expresses the wish to withdraw an application, is interviewed by an Asylum Service officer in the presence of a second officer. If the person insists on his/her decision, then he/she signs a declaration form, which is co-signed by the two officers who are present there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The responsible officer forwards the signed declaration together with a legal analysis of the case to the Head of the competent authority to take a decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A formal decision in the form of rejection is taken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appeal against a decision to discontinue the examination due to an explicit withdrawal: A negative decision by the Asylum Service on an asylum application might be appealed to the International Protection Administrative Court (IPAC) within thirty days from the date of notification of the decision or act or in case of omission, from the day it came to the knowledge of the applicant (Article 12A </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 73(I)/2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the Establishment and Operation of the Administrative Court of International Protection).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority: Interviewers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The competent authority to carry out interviews at first instance is the Asylum Service | </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service currently has 65 staff members tasked with conducting interviews. They are employed as Asylum Officers Grade A8 which requires a higher education degree, in accordance with Law (Ν. 70(I)/2016). To start their duties as caseworkers, staff members first need to complete the trainings provided by EUAA. Recruitment procedure is envisaged in Law (Ν. 70(I)/2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 13A (1A) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> envisages that where simultaneous applications from a large number of third-country nationals or stateless persons make it practically impossible for the Asylum Service to conduct interviews on the merits of each application in a timely manner, the Council of Ministers may, by decree published in the Official Gazette of the Republic, provide that experts from other Member States, who are recruited by the European Asylum Support Office (today, the European Union Agency for Asylum) or another relevant organisation, may temporarily participate in conducting such interviews.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is understood that personnel other than those of the Asylum Service are permitted to participate in the conduct of interviews if they received prior relevant training and general knowledge of the problems that could negatively affect the applicant’s ability to be interviewed, such as indications that the applicant might have been subjected to torture in the past.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since 2017, European Union Agency for Asylum (formerly EASO) experts support the Asylum Service conducting substantive interviews to determine the international protection needs of applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees during the interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In principle all applicants are subject to an interview. Article 13A (1) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> indicates that before deciding on an application, the Asylum Service shall provide the applicant with the opportunity of a personal interview on the merits of the application. It specifies that such opportunity shall be given as well to any adult who is a dependant of the applicant if the applicant has lodged an application on behalf of such dependant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In cases where the Asylum Service considers that the applicant is incapacitated or unable to participate in an interview, for reasons due to permanent conditions beyond his control, the personal interview might be omitted. In case of doubt, the Asylum Service must consult a health professional to ascertain whether the condition due to which the applicant is incapacitated or unable to participate in an interview is temporary or permanent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 9ΚΔ (6) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> envisages that for vulnerable persons who have been found to be in needs of special procedural needs, the competent authorities shall provide support which takes into account the specific procedural needs throughout the international protection procedure. The Asylum Service has an unofficial internal team of case officers who exclusively examine asylum applications from vulnerable persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> According to Article 13A (9)(e) interviews with minors should be conducted in a child-friendly manner. Minors are usually interviewed from the age of 14 and older and when the asylum claim involves the minor. If not, interviewing a minor is avoided. The minor’s physical presence is required when the asylum claim involves them. Specific procedures for interviewing accompanied minors are followed in compliance with EUAA’s guides and always upholding the child’s best interest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1857,51 +1910,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The personal interview may be omitted under certain circumstances as defined by the Refugee Law. The decision to omit the personal interview is taken by the Asylum Service. The decision to omit the interview is documented in the file and the reasoning for omitting the personal interview is mentioned in the decision. In cases where the interview is omitted because the applicant is unfit or unable to undertake it, Article 13A(2) Refugee Law specifies that the Asylum Service shall make reasonable efforts to enable the applicant or, as the case may be, the dependent to submit additional information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently no publicly available information on how and when are decisions to omit interviews communicated to the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Besides the situations contained below, a personal interview might be omitted if the application has already been examined under the accelerated procedure (Article 13(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
           <w:bottom w:w="80" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="000000"/>
@@ -1919,51 +1973,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Positive decision </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Article 13A (2) </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the personal interview might be omitted when a positive decision can be taken on the basis of available evidence. Personal interview could be omitted if it is possible to take a positive decision on the basis of the evidence already available. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Previous meeting - essential information </w:t>
             </w:r>
           </w:p>
@@ -2192,51 +2247,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicant unfit or unable to be interviewed </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yes, Article 13A(2) </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. When the Asylum Service considers that the applicant is incapacitated or unable to participate in the interview, for reasons due to permanent conditions beyond his or her control.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2363,51 +2419,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Language and interpretation:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> At the lodging of the application, when filling the relevant form, the applicant might declare in which language they wish to conduct the interview. To facilitate the communications with the applicant the interviews are held in presence of an interpreter (professional or non-professional) who has obtained special approval /authorisation by the asylum authority. Interpreters are required to a have good knowledge of the requested language, have a clean personal record or have undergo special security clearance procedures. The interpreters must adhere to Code of Conduct and to sign a statement of confidentiality to be approved by Asylum authorities. Interpreters also undergo training on relevant standards applicable in asylum field. In case of unavailability of professional interpreters in applicant’s language, the procedure is suspended/prolonged until suitable interpreter is identified. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of interpretation services is foreseen under </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 - 2026 Operational Plan agreed by EUAA and the Republic of Cyprus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for the support to the processing of asylum applications at first instance. Cyprus is also cooperating with other EU+ member states for the provision of interpretation services. If an interpreter is found to be cooperating with diplomatic institutions of applicants’ countries of origin, the possibility to end the contract will be examined.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Persons present during the interview:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The personal interview is conducted with the presence of the following: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2662,51 +2719,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special asylum procedures at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Admissibility procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal basis and grounds: The grounds under which an asylum claim may be deem inadmissible are laid down in Article 12Βτετράκις of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Inadmissible applications).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Service shall assess whether another EU Member State is responsible to examine the application under the criteria of the Dublin III Regulation. In this case, the responsible case worker shall close the case as inadmissible by issuing a transfer decision. The transfer decision shall be included in the decision of the case. An application may also be rejected as inadmissible when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(a) international protection status has been granted by another Member State; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -2733,66 +2791,68 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(e) a dependent person of the applicant, lodges a separate application after he/she has already consented to have his/her case as a part of an application lodged on his/her behalf, and there are no facts relating to his/her situation which justify a separate application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Service | </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Administrative Court for International Protection | </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Διοικητικό Δικαστήριο Διεθνούς Προστασίας</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon lodging of the application for international protection, the Asylum Service assesses if the application shall be processed by the Republic of Cyprus or another EU Member State is responsible under the criteria of the Dublin III Regulation. The applicant is invited for an interview with the Asylum Service, which may be limited to the admissibility grounds. The applicant is requested to present his/her claim, provide information about the personal situation or the motives of the application. During this stage, all elements, information and documents are considered before a decision is made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2842,125 +2902,131 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the application is considered inadmissible, a decision on inadmissibility is issued.  If the application is considered admissible, it is processed under the regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 12A(2)(d) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law of 2018 on the Establishment and Operation of the IPAC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (hereinafter, Law 73(I)/2018) provides for an appeal against a decision by the Asylum Service in one of the grounds declaring an application as inadmissible. The time limit to lodge an appeal is 15 days from the date the decision is issued. The appeal does not have suspensive effect. A separate application must be submitted to IPAC requesting the right to remain pending the examination of the appeal. According to Article 13 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2019 Procedural Rules on the Operation of IPAC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, such request must be submitted either alongside the appeal or within the 15-day deadline for lodging the appeal, using a specific form. Once the request is submitted, the IPAC should decide on such a request Article 8(1A)(b) </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. There is no prescribed timeframe for the IPAC to rule on the request for suspensive effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The appeal procedure follows the standard process for asylum cases. However, for certain cases-specifically those falling under Article 12 τετράκις(2)(d) of the Refugee Law- a shorter 10-day deadline is set for the Asylum Service to submit objections, in line with Article 3(e) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2019 Procedural Rules on the Operation of IPAC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. In such instances, the appeal is subject to accelerated processing and is scheduled directly for a hearing. The presence of the Legal Service at the hearing is not required unless explicitly requested by the court, and no written submissions from either the applicant or the Legal Service are typically foreseen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal aid is available under Article 6(B)(2)(a) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Law of 2002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Interpretation services are mandated by Article 31C (1) of the Refugee Law, which requires the court to provide free interpretation if the applicant submits the appeal in person. The law does not specify a deadline for the IPAC to issue a decision, only requiring that it be delivered within a reasonable timeframe (Article 11(9), </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 73(I)/2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regarding outcomes, IPAC may either dismiss the appeal and uphold the decision of the Asylum Service, or accept the appeal, annul the decision, and return the case to the Asylum Service for further examination under the regular procedure. A second appeal may be filed with the Court of Appeal, as stipulated under Article 13 of the 2018 Law on the Establishment and Operation of the IPAC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
@@ -3165,176 +3231,184 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refuses to comply with obligations to provide fingerprints under the Eurodac Regulation (EU) No. 603/2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Service | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Υπηρεσία Ασύλου</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Protection Administrative Court (IPAC) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Διοικητικό Δικαστήριο Διεθνούς Προστασίας</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (First appeal instance)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Court of Appeal | </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Εφετείο</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Second or higher appeal instance)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Article 12D(5a-c) provides that applications which are processed under the accelerated procedure must be examined as quickly as possible, while ensuring a proper and thorough assessment. There is a 30-day time limit to process the application and issue a decision from the date the application is lodged. This time frame may be extended from 30 (thirty) days to up to 2 (two) months, following a recommendation of the responsible case officer. The Head of Asylum Service may approve such request if seems it is necessary to ensure a proper and thorough assessment of the application. If the Head of Asylum Service determines that the accelerated procedure does not allow for an adequate examination, the case may be referred for regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As in the regular asylum procedure, the responsible case officer of the Asylum Service or the EUAA, conducts a personal interview with the applicant and the support of an interpreter. </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">According to information from civil society organisations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, at the beginning of the interview the applicant is informed about the procedural aspects and the reasons the application is processed under the accelerated procedure (i.e. safe country of origin). The </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> further provides that following the interview, the case officer prepares a report summarising the facts of the case and assessing whether specific legal provisions (Articles 12A, 12B, 12Bbis, 12Bter, 12Bquater, 12Bquinquies and Article 12D(4)) apply. This report is then submitted to the Head of Asylum Service for further consideration and decision-making.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vulnerable applicants, unaccompanied minors or other applicants that are entitled special procedural are excluded from the accelerated procedure (Article 12E of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Instead, these applications are channelled and examined under the regular procedure (Article 13 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum applications processed under the accelerated procedure must be examined, and a decision issued, within 30 days from the date of submission. This deadline may be extended by up to two months upon recommendation by the responsible case officer to the Head of the Asylum Service. If the Head of Asylum Service concludes that the accelerated procedure does not allow for adequate examination of the application, the case may be transferred to the regular procedure.</w:t>
       </w:r>
@@ -3362,121 +3436,125 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">refer the application to the regular procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">reject the application as clearly unfounded and issue a return and/or removal decision and/or expulsion order pursuant to the provisions of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens and Immigration Law (Articles 13-14a).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Article 12A(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Establishment and Operation of the International Protection Administrative Court</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (IPAC), applicants subject to the accelerated asylum procedure have the right to appeal a negative decision of the Asylum Service or the Refugee Reviewing Authority. Appeals must be lodged at the International Protection Administrative Court within 15-day time limit from the day the decision is issued. According to Article 31C(1) of the Refugee Law, when an applicant submits an appeal in person, the court is required to provide interpretation services free of charge. The appeal has suspensive effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the appeals procedure the applicant will be called to attend a court hearing and express his/her views.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is entitled to free legal assistance pursuant to the provisions of Article 2 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> when the appeal is submitted within the indicated deadline. The appellant is entitled to legal representation and coverage of the court expenses during the IPAC hearing. The legal representative shall not have conflict of interest, and in case of an unaccompanied minor the legal representative shall have special expertise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no deadline for IPAC to issue a decision, but the law requires that should be delivered within a 'reasonable time'; (Article 11(9), </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 73(I)/2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). IPAC may either reject the appeal and uphold the Asylum Service’s decision or accept the appeal, annul the decision, and refer the case back to the Asylum Service for further examination under the regular procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Every decision of the International Protection Administrative Court (IPAC) is subject to appeal before the Court of Appeal, but only on a point of law, and must be lodged within fourteen (14) days from the date the decision is issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
@@ -3605,389 +3683,407 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Subsequent application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal basis and grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 16D of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, provides for the grounds of processing subsequent applications as well as submission of new evidence or findings during the examination of an asylum claim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2021, the Administrative Court ruled on the case </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">M.F. v. Republic of Cyprus </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">that a person who submits a subsequent application, acquires the status of an asylum seeker from the moment the subsequent application is registered until a final decision is issued by the Asylum Service (decision on the admissibility or inadmissibility).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum Service | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Υπηρεσία Ασύλου </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to the national legislation when an applicant submits either a subsequent application or new evidence to the Asylum Service, after a decision on a previous application becomes enforceable, the Asylum Service shall assess this information promptly (Art. 6D(1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The law specifies that subsequent applications are not treated as entirely new applications, but rather as additional procedural steps within the original case (Art. 6D (2) </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). This process avoids duplicative interviews and ensures continuity in the assessment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The admissibility of such submissions is subject to a preliminary examination (Art. 6D(3)(a) </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), which determines whether genuinely new evidence has been presented as well as evidence not previously considered and potentially affecting the applicant’s eligibility for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If there are no additional findings, the subsequent application is rejected as inadmissible based on res judicata, without further examination or interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, if significant new information is submitted, particularly if it could not have been raised earlier due to circumstances beyond the applicant’s control and increases the likelihood of qualifying for protection, a full substantive examination follows (Article 6D(3)(b)), resulting in a new enforceable decision (Art. 6D(3)(c) </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). These decisions are subject to the procedural guarantees for applicants for international protection, specified in Article 18(7)–(7e) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a subsequent application is made solely to delay removal or obstruct enforcement of a prior decision—particularly when a first subsequent application was found inadmissible or unfounded—the Head may terminate the individual’s right to remain in areas under the Republic’s control (Art. 6D(4)(b) </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). This is conditional on ensuring that such removal does not result in direct or indirect refoulement, in line with obligations under international and EU law. In such cases, protection from removal under Article 8(1B) does not apply (Art. 6D(4)(c) </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 6D also extends to dependents who initially consented to be included in a joint application but later submit a separate one. The Asylum Service must determine whether there are new individual circumstances justifying differential treatment (Art. 6D (5) Refugee Law). Furthermore, where another EU Member State must transfer an individual to the Republic of Cyprus under the Dublin III Regulation (EU No. 604/2013), any subsequent applications or new evidence submitted in that Member State must be evaluated by the Cypriot Asylum Service in line with Article 6D (Art. 6D (6) </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision and time limits to decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The national legislation does not specify time limits for the examination of a subsequent application or issuance or a decision. A decision is always issued, unless the applicant withdraws the subsequent application. The decision can be either negative or positive. A negative decision is issued when the new evidence that was submitted (and based on which the subsequent application was declared admissible) did not justify granting international protection. On the opposite, a positive decision would be issued when that new evidence justify granting protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Article 16D(3)(d) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a subsequent asylum application is not further examined if is deemed inadmissible per Article 12Btetrakis(2)(d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">H.S. v Republic of Cyprus (ΔΚ29/21)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the IPAC ruled that inadmissible subsequent applications do not grant a right to remain during the appeal period or until a court decides on a stay request. This was reaffirmed by the Supreme Court in </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sohel Madber v Republic of Cyprus (8/2022)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> where it stated that a person can only be considered to hold the status of an applicant of international protection when their subsequent application becomes admissible by the Asylum Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a subsequent application is submitted during the Dublin procedure, the appeal must be lodged within 15 days (Article 12A (2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Appeals have automatic suspensive effect (Art. 8(1)(a) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The procedure mirrors regular asylum appeals, and legal aid is available only upon application, subject to a means and merits test (</w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal Aid Law 165(I)/2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation is provided free of charge under Article 31C (1) </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. There is no deadline for issuing a decision. The IPAC must rule within a reasonable timeframe. An onward appeal against a decision of IPAC can be submitted to the Court of Appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact on reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a person appeals the decision where their subsequent application is rejected as inadmissible, they are not considered an applicant of international protection and thus no reception conditions are provided, and they are considered to be illegally residing in the Republic. In the case where the subsequent application is further examined as admissible and then rejected, then the person is considered to retain the applicant status and reception conditions continue.</w:t>
       </w:r>
@@ -3998,159 +4094,164 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Last-minute application pending removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Last-minute applications lodged by first time applicants pending a removal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The national legislation provides that if a subsequent application is made solely to delay removal or obstruct enforcement of a prior decision—particularly when a first subsequent application was found inadmissible or unfounded—the Asylum Service may terminate the individual’s right to remain in areas under the Republic’s control as stipulated under the Article 6D(4)(b)) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> This is conditional on ensuring that such removal does not result in direct or indirect refoulement, in line with obligations of the Republic of Cyprus under international and EU Legislation. In such cases, protection against removal under Article 8(1B) does not apply for repeated applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, last minute applications are reportedly taken place when a person has exhausted all measures to stay in the Republic and is detained as illegally residing pending removal, in order to delay removal. Usually, those types of applications are examined immediately, and the majority are rejected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country concept </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe country of origin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of safe country is defined under the Articles 12Bτρις  of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. According to the national legislation the concept is applied in practice for the examination of applications for international protection under the accelerated procedure when an asylum claim is deemed inadmissible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Republic of Cyprus has a list of safe countries of origin which was initially adopted by </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministerial Decree on 8 May 2020</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The authority proposing the list of safe countries of origin is the Head of Asylum Service. The list is reviewed and Adopted by the Deputy Minister of Migration and Asylum. Α Ministerial decree is issued by the competent Minister upon recommendation of the Head of the Asylum Service. The list of safe countries of origin is reviewed once a year and a new Ministerial Decree is enforced when published in the official gazette. When a new list of safe countries of origin is adopted, it is communicated to the European Commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The list is reviewed once a year by the Council of Ministers. The list of safe countries of origin was lastly updated on 30 May 2025 by Ministerial Decree No. 145/2025 (Gov. gazette 5948/30.05.2025) based on the Refugee Law, Article 12B3. The list includes the following safe countries of origin: Albania, Algeria, Armenia, Bangladesh, Benin, Bosnia, Herzegovina, Egypt, Gambia, Georgia, Ghana, India, Kenya, Moldova, Mongolia, Montenegro, Morocco, Nepal, Nigeria, North Macedonia, Pakistan, Philippines, Senegal, Serbia, Sri Lanka, Togo, Tunisia, Vietnam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The criteria for designation of a country as safe, are aligned with the provisions of Article 36 and Article 37 of the r</w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ecast Asylum Procedures Directive</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Pursuant to the provisions of the national legislation (Article 12Βτρις. of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) a country can only be considered a safe country of origin if it is clearly demonstrated that, based on the legal framework, its application within a democratic system, and its general political situation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is generally and consistently no risk of persecution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4287,51 +4388,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe third country </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of safe third country is stipulated under the national legislation Article 12 B of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The national legislation transposes the relevant provisions under Article 36 and Article 37 of the EU recast Asylum Procedures Directive. Specifically, according to the provisions of Article 12 B, a country can be designated as safe third country for an applicant for international protection according to the following criteria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) The applicant’s life and freedom are not threatened based on race, religion, nationality, membership of a particular social group, or political opinion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -4393,86 +4495,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the country concerned does not allow the applicant to enter its territory (re-admission), the applicant has the right to resubmit application to the competent authority which will be examined on its merits. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First country of asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of the first country of asylum is defined under the Article 12Bquinquies of </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. According to the national legislation, the concept of first country of asylum, applies when an applicant has already been recognised as a refugee or enjoys sufficient protection, including the principle of non-refoulement, in another country willing to readmit him/her. An asylum claim related to a first country of asylum may be processed under grounds of accelerated procedures as specified in the Article 17 D of the Refugee Law. Applicants have the right to appeal a decision of the Asylum Service, which is based on the first country of asylum, under national constitutional provisions (Article 146 of the Constitution of the Republic of Cyprus). The appeal shall be brough before the Administrative Court for International Protection within 14 days from the day of the decision and has suspensive effect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European safe third country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The concept of European safe third country is defined in the national legislation under the Article 12Bbis of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The concept of the European safe third country is applied on a case-by-case basis. Pursuant to the provisions the national legislation a European safe third is defined a country which cumulatively meets all the following criteria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) has ratified and implements the provisions of the Convention (1951 Refugee Convention) without geographical limitations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -4530,51 +4634,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Assessment of an application at first instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal provisions relevant for an assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 13 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> foresees the standard procedure for examining applications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority for the assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The competent authority for assessments is the Asylum Service. Case officers of the Asylum Service prepare a Report. Since 2019, the EUAA has provided technical support to the Asylum Service to reduce the backlog and speed up the examination of asylum applications. The Head of Asylum Service decides based on the report.</w:t>
       </w:r>
     </w:p>
@@ -4602,51 +4707,52 @@
         <w:t xml:space="preserve">Training:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> All case officers are public servants and once they are appointed to the Asylum Service, they undergo specialized trainings organized by the Asylum Service, the EUAA, or UNHCR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for international protection are outlined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. An applicant may be granted refugee protection or subsidiary protection status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 3 (1) Refugee Law and Article 3Γ (3) Refugee Law, to be eligible for refugee status, an applicant must demonstrate that there is a connection between the reasons for persecution and the acts of persecution or the absence of protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">A refugee is a person who, owing to a well-founded fear of being persecuted for reasons of race, religion, nationality, membership of a particular social group or political opinion, is outside the country of his nationality and is unable or, owing to such fear, is unwilling to avail himself of the protection of that country, or a person who does not have a nationality and who, being outside the country of his former habitual residence as a result of such circumstances, is unable or, owing to such fear, is unwilling to return to it and to whom Article 5 does not apply.</w:t>
       </w:r>
@@ -4718,51 +4824,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(e) criminal prosecution or imposition of a penalty for refusal to perform military service in a conflict, if the performance of military service would involve a crime, offence or act referred to in paragraph (c) of subsection (1) of article 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(f) acts targeting gender or children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Qualification for subsidiary protection is regulated in Article 19 </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> It might be granted to an applicant for whom there are substantial grounds for believing that, if returned to his country of nationality, he would face a real risk of suffering serious harm and is unable or, owing to such risk, is unwilling to avail himself of the protection of that country. Serious harm or ‘serious and unjustified harm’ is defined in Article 19(2) Refugee Law as:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- capital punishment or execution, or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- torture or inhuman or degrading treatment or punishment of the applicant in his country of origin, or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -4868,51 +4975,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Country of origin information (COI) is used by case officers in the context of the examination of applications for international protection, specifically at various stages and aspects of the examination procedure such as the verification of the nationality/country of origin of the applicant, the evidence assessment, the development of the legal reasoning of the decision which takes into account the human rights situation at the country of origin etc. The guiding principles that the Asylum Service follows in terms of using COI are based on EUAA COI methodology and other related publications/guiding documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Decision and outcomes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As per Article 13(2) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugee Law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the Head of the Asylum Service, after examining the report of the competent officer may, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">recognise the applicant as a refugee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5296,199 +5404,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">First instance determination - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ADDC5BC9"/>
+    <w:nsid w:val="608FB0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5592,51 +5733,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="298BFEEE"/>
+    <w:nsid w:val="9B5B8927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5740,51 +5881,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1C8465FA"/>
+    <w:nsid w:val="7BAECE65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5888,51 +6029,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B57354F5"/>
+    <w:nsid w:val="B7DD9B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6036,51 +6177,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A41F8960"/>
+    <w:nsid w:val="B4EA4EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6325,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="99E65148"/>
+    <w:nsid w:val="51D742D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6332,51 +6473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="68BF1D46"/>
+    <w:nsid w:val="0B2B12DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6480,51 +6621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3DDADC2B"/>
+    <w:nsid w:val="572BA598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6628,51 +6769,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D0D522F5"/>
+    <w:nsid w:val="1763AF5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6776,51 +6917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F009611F"/>
+    <w:nsid w:val="505BA575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6924,51 +7065,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="89B7ABAF"/>
+    <w:nsid w:val="A6878BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7072,51 +7213,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="FDC88D21"/>
+    <w:nsid w:val="EA84B577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7220,51 +7361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="E9481CDB"/>
+    <w:nsid w:val="5524DEBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7368,51 +7509,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="3DB29B82"/>
+    <w:nsid w:val="EE7A7D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7516,51 +7657,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="F3239D2F"/>
+    <w:nsid w:val="547514F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7664,51 +7805,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="AE533805"/>
+    <w:nsid w:val="7F952D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7812,51 +7953,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="22EE5C5D"/>
+    <w:nsid w:val="CF258871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7960,51 +8101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="F947494D"/>
+    <w:nsid w:val="17DA277E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8288,51 +8429,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_105.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_106.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc42318686-c715-4b40-9631-19a84bc837c2.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/asylumservice05_gr/asylumservice05_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/non-ind/2000_1_6/full.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mlsi.gov.cy/mlsi/sws/sws.nsf/dmlchart_gr/dmlchart_gr?OpenDocument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/OP_CY_2022-2024.FINAL_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/cyprus/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc402ffac3-70f6-6c87-0497-d481b7082fc6.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc765bb6c0-ccb3-4ac0-828d-8bf7e286e918.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euaa.europa.eu/sites/default/files/EUAA_Operational_Plan_to_Cyprus_2025-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diakivernisi.gov.cy/assets/modules/wnp/articles/202411/270/docs/shedio_yfypourgio_metanastevsis.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/MEX_22_1248?msdynttrid=oakKBxwPA4yKGDJHZqzhD8Gj6He8nLWYhzF8ONDXnGI#12" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/mip/asylum/asylumservice.nsf/index_en/index_en?OpenDocument" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/0_105/full.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mip.gov.cy/dmmip/md.nsf/All/F7BC09E3D35F3CCBC22587D700362F2F?OpenDocument" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/2018_1_73/full.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.moi.gov.cy/moi/asylum/asylumservice.nsf/index_gr/index_gr?opendocument" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc424ae832-9a35-c375-a290-b722fc382175.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scd63ee9f5-97a7-4123-acf1-0255ab9b3c03.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.supremecourt.gov.cy/judicial/sc.nsf/DMLInterCourt_en/DMLInterCourt_en?opendocument" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cylaw-org.translate.goog/nomoi/enop/non-ind/2018_1_73/full.html?_x_tr_sch=http&amp;_x_tr_sl=el&amp;_x_tr_tl=en&amp;_x_tr_hl=en&amp;_x_tr_pto=wapp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/kanon/non-ind/2019_3/full.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/non-ind/2002_1_165/index.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.supremecourt.gov.cy/judicial/sc.nsf/DMLInterCourt_gr/DMLInterCourt_gr?opendocument" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.supremecourt.gov.cy/judicial/sc.nsf/DMLEcourt_en/DMLEcourt_en?opendocument" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scb4af4d08-9621-b703-b97a-ac91bee9ab92.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/reports/country/cyprus/asylum-procedure/procedures/accelerated-procedure/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sce74eebfa-cf0b-8998-645c-ac52ea9c37a4.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/non-ind/0_105/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2018_1_73/section-sc030406ed-9953-e570-4a5d-1efd184e751c.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2002_1_165/section-scb4ef2d6c-df74-5927-3dde-69882c8e4f64.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc11c98f85-cf87-1018-faf7-3c79acfc4de6.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://http/cylaw.org/cgi-bin/open.pl?file=/administrative/2021/202108-691-21.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/cgi-bin/open.pl?file=administrativeIP/2021/202108-29-21DK.html&amp;qstring=%E4%EA%20and%2029%20w%2F1%2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/cgi-bin/open.pl?file=apofaseis/aad/meros_3/2022/3-202211-8-22EDD.htm&amp;qstring=Sohel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scbb1998a4-8965-639a-6b83-4cd11a08f4eb.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cylaw.org/KDP/data/2020_1_198.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CELEX:32013L0032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scbb1998a4-8965-639a-6b83-4cd11a08f4eb.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-scbc139ce1-8106-dfca-fffa-c04aef96a1eb.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>