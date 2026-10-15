--- v2 (2026-07-16)
+++ v3 (2026-10-15)
@@ -32,641 +32,684 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-243" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-244" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-245" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-246" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-247" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Training initiatives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-248" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special needs in reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-249" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Identification of special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-250" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-251" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-252" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-253" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-256" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-257" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-258" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Age assessments</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-265" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to education</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-266" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to healthcare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-267" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Transition to adulthood</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-268" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-271" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Special procedural guarantees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-272" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-273" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-274" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-275" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-276" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-277" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-278" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Information provision</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-279" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-280" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Personal interview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-281" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-282" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and counselling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 21/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the recast Asylum Procedures Directive has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004, ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Lithuania is bound by the recast Reception Conditions Directive has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004, ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004, ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Order of the Minister of Social Security and Labour of the Republic of Lithuania, Minister of the Interior of the Republic of Lithuania, Minister of Health of the Republic of Lithuania "On approval of the description of the procedure for the accommodation of unaccompanied minor foreigners, the search for family members or other legal representatives of unaccompanied minor foreigners who are not asylum seekers, the determination of their legal status and the performance of other procedural actions related to them, and the determination of the age of aliens" 25 May 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration Agency (RIA) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Priėmimo ir integracijos agentūra</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Border Guard Service (SBGS) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Valstybės sienos apsaugos tarnyba </w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Child Rights Protection and Adoption Service</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Training initiatives</w:t>
       </w:r>
     </w:p>
@@ -986,51 +1029,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 114 (4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law Nr. IX-2206 on the Legal Status of Foreigners, 29 April 2004 | Lietuvos Respublikos įstatymas dėl užsieniečių teisinės padėties</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides, that Vulnerable persons and members of families with foreign minors may be detained only in an exceptional case, taking into account the best interests of the child and vulnerable persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
       </w:r>
     </w:p>
@@ -1176,51 +1220,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Age assessments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 123 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004, ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the age assessment procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Procedure for the Accommodation of Unaccompanied Minor Foreigners, the Search for Family Members or Other Legal Representatives of Unaccompanied Minor Foreigners Who Are Not Asylum Seekers, the Determination of Their Legal Status, and Other Related Procedural Actions, as well as the Procedure for the Age Assessment of Foreigners, was approved by Joint Order No. A1-229/1V-289/V-491 of the Minister of Social Security and Labour, the Minister of the Interior, and the Minister of Health of the Republic of Lithuania, dated 23 April 2014 (as consolidated by Order No. A1-290/1V-363/V-494 of 26 May 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
@@ -1409,51 +1454,52 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are not detained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 114 (4) of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law Nr. IX-2206 on the Legal Status of Foreigners, 29 April 2004 | Lietuvos Respublikos įstatymas dėl užsieniečių teisinės padėties</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that Vulnerable persons and members of families with foreign minors may be detained only in an exceptional case, taking into account the best interests of the child and vulnerable persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special procedural guarantees</w:t>
       </w:r>
     </w:p>
@@ -1708,51 +1754,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Interviewing vulnerable persons is guided by UNHCR guidelines, knowledge acquired in training, practice, and experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IOM Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> officially launched the Migration Information Centre (MICenter), which offers a broad range of services to migrants, including legal consultations, career guidance, and psychological counselling. The centre’s legal experts, knowledgeable about trafficking and labour exploitation, provide consultations to refugees, especially those from Ukraine, helping them protect their rights and connect with relevant institutions when necessary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The institution operates in accordance with the Order of the Minister of Social Security and Labour of the Republic of Lithuania of 27 December 2024 No. A1-939 on the Description of the Procedure for the Provision of State-Guaranteed Legal Aid to Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2217,199 +2264,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Applicants with special needs - Lithuania</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Applicants with  special needs - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C394480C"/>
+    <w:nsid w:val="EEBE8B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2513,51 +2593,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="299BC498"/>
+    <w:nsid w:val="8413940C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2661,51 +2741,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="811B9C5E"/>
+    <w:nsid w:val="959DDF93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2809,51 +2889,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8EFE3B72"/>
+    <w:nsid w:val="D13B21BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2957,51 +3037,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E9C6C727"/>
+    <w:nsid w:val="527A34C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3105,51 +3185,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="727DC7A7"/>
+    <w:nsid w:val="7AC2BD1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3253,51 +3333,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="23A806FA"/>
+    <w:nsid w:val="7F8A9CFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3401,51 +3481,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BF75ED10"/>
+    <w:nsid w:val="0239A9F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3779,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-243" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-247" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-248" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-250" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-265" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-273" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-274" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-277" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-278" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/ac2cfa50b06f11ecaf79c2120caf5094?jfwid=gdayz2srs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/d867b9943a2611f0b070ee7f1ceefc75" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pasienis.lt/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lt/uploads/Products/product_2091/IOM_trafficking_EN.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>