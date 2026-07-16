--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,167 +7,663 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants with special needs - Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-243" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-244" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-245" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-246" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-247" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Training initiatives</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-248" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special needs in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-249" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Identification of special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-250" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Referral of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-251" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception and care of applicants with special needs and vulnerabilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-252" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-253" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-256" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-257" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities and other housing arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-258" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Age assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-265" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to education</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-266" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-267" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transition to adulthood</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-268" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-271" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Special procedural guarantees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-272" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-273" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-274" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-275" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-276" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for unaccompanied minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-277" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making, registering and lodging an asylum application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-278" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-279" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Best interests of the child in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-280" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-281" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-282" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the recast Asylum Procedures Directive has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004, ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Lithuania is bound by the recast Reception Conditions Directive has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004, ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004, ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Order of the Minister of Social Security and Labour of the Republic of Lithuania, Minister of the Interior of the Republic of Lithuania, Minister of Health of the Republic of Lithuania "On approval of the description of the procedure for the accommodation of unaccompanied minor foreigners, the search for family members or other legal representatives of unaccompanied minor foreigners who are not asylum seekers, the determination of their legal status and the performance of other procedural actions related to them, and the determination of the age of aliens" 25 May 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception and Integration Agency (RIA) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Priėmimo ir integracijos agentūra</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Border Guard Service (SBGS) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Valstybės sienos apsaugos tarnyba </w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Child Rights Protection and Adoption Service</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -487,51 +983,51 @@
         <w:t xml:space="preserve">Pursuant to Point 26.6 of the Procedure, individuals who have experienced sexual or gender-based violence must be provided with legal assistance, as well as access to appropriate post-trauma therapy and psychosocial support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of vulnerable persons and applicants with special reception needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 114 (4) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law Nr. IX-2206 on the Legal Status of Foreigners, 29 April 2004 | Lietuvos Respublikos įstatymas dėl užsieniečių teisinės padėties</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides, that Vulnerable persons and members of families with foreign minors may be detained only in an exceptional case, taking into account the best interests of the child and vulnerable persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -585,293 +1081,293 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are accommodated in the Refugee Reception Centre according to the order of the Minister of the Interior and the Minister of Social Security and Labor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are accommodated in a dedicated Unit for Unaccompanied Minors at the Rukla Reception Centre. This unit is physically separated from the rest of the Centre and is specifically adapted to meet the needs of children. Accommodation arrangements are carried out in accordance with the joint order of the Minister of the Interior and the Minister of Social Security and Labour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To ensure a safe and supportive living environment for unaccompanied minors, the following safeguards are implemented:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Video surveillance is installed in all areas except designated spaces, in order to ensure the protection of privacy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Continuous (24/7) supervision and support are provided by staff from the Reception and Integration Division (case workers).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency call buttons (“Help” buttons) are installed in the premises, enabling residents to request immediate staff assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anonymous electronic and physical “HELP” boxes are available for residents to report concerns or threats directly to the Centre’s management. These are accessible to both children and adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The entire premises are enclosed with secure fencing and monitored by security cameras, with strictly controlled access to prevent unauthorised entry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All residents are informed of the Centre’s rules in a language they understand, either in writing or with the assistance of an interpreter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Centre also ensures the provision of daily medical and psychological services, social counselling, assistance with daily living needs, accompaniment to competent institutions, and referrals to external services, including healthcare providers, educational establishments, and migration authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Age assessments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 123 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004, ĮSTATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regulates the age assessment procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Procedure for the Accommodation of Unaccompanied Minor Foreigners, the Search for Family Members or Other Legal Representatives of Unaccompanied Minor Foreigners Who Are Not Asylum Seekers, the Determination of Their Legal Status, and Other Related Procedural Actions, as well as the Procedure for the Age Assessment of Foreigners, was approved by Joint Order No. A1-229/1V-289/V-491 of the Minister of Social Security and Labour, the Minister of the Interior, and the Minister of Health of the Republic of Lithuania, dated 23 April 2014 (as consolidated by Order No. A1-290/1V-363/V-494 of 26 May 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreign children have the right to attend general education and to attend pre-school, taking into account the minor's age, age and maturity. According to the paragraphs 5.3.5 and 5.3.6 of the Implementation of Education of Children of the Aliens Entering the Republic of Lithuania for Employment or Residence at Schools of General Education, depending on the specific conditions, the pupil's readiness and language skills, the school may develop an individual education plan and a timetable of lessons. At the same time, the school provides conditions for the children of foreigners who do not know the Lithuanian language to study it intensively.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A minor asylum seeker:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Has the right to attend preschool, pre-primary, general education, or formal vocational training programs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The right to start preschool or general education programs must be guaranteed immediately and no later than 3 months from the date of submitting your asylum application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If he/she started studying as a minor asylum seeker, has the right to complete general education program even if he/she turns 18 while studying.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A refugee:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foreigners granted asylum in Lithuania have the right to receive a monthly compensation during the integration support period to pay for the education of their child attending preschool or pre-primary education, whether living in temporary accommodation or at a permanent address within the municipality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minor refugees receive the following educational services:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Within the first month (or before September 1 for those arriving in summer), their academic achievements are assessed by the receiving school to match Lithuanian primary, basic, and secondary education standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children are integrated into classes according to their age, receive educational support, and intensive Lithuanian language lessons (extra classes or remedial groups).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children from birth to 5 years old can be educated in preschool programs upon parents’ or guardians’ request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Children who turn 6 during the calendar year are required to attend the pre-primary education program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Education, Science and Sport of the Republic of Lithuania ensures the education of refugees in preschool, pre-primary, general, and vocational programs and provides information on higher education opportunities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to healthcare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -910,51 +1406,51 @@
         <w:t xml:space="preserve">The availability of support and services available for unaccompanied minors, reaching the age of majority depends on their legal status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention of unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are not detained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 114 (4) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law Nr. IX-2206 on the Legal Status of Foreigners, 29 April 2004 | Lietuvos Respublikos įstatymas dėl užsieniečių teisinės padėties</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that Vulnerable persons and members of families with foreign minors may be detained only in an exceptional case, taking into account the best interests of the child and vulnerable persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -966,159 +1462,159 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs/vulnerabilities may be subject to special procedures, such as: not applying the accelerated procedure, not applying provisions for inadmissible applications, medical examination, priority examination of the application, complex vulnerability assessment, adequate location to meet with social workers and psychologists, interview by a specially-trained civil servant, or interview by a same-sex civil servant and interpreter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Migration Department additionally applies the following special procedures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To accommodate the asylum seeker in accommodation facilities that meet his/her special needs, which are administered by non-governmental organizations working with asylum seekers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to allow the asylum seeker to live with an adult close relative or representative legally present in the territory of the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to postpone the interview of the asylum seeker until the receipt of the conclusion of the comprehensive assessment of the vulnerability of the asylum seeker;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to provide alternative opportunities for the asylum seeker to provide evidence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to invoke the assistance of specialists (medical doctors, psychologists, social workers) in preparing the asylum seeker for the interview;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to seek expert consultations on medical, cultural, religious, child-related or gender issues;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">to take into account the vulnerability of the asylum seeker when assessing the credibility of his/her statements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">choose an appropriate interviewing methodology, taking into account the special needs of the asylum seeker;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ensure the participation of a psychologist in the interviewing of the asylum seeker;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ensure the participation of a lawyer or other authorized representative in the interviewing and in performing other procedural actions in the presence of the asylum seeker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1209,51 +1705,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviewing vulnerable persons is guided by UNHCR guidelines, knowledge acquired in training, practice, and experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">IOM Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> officially launched the Migration Information Centre (MICenter), which offers a broad range of services to migrants, including legal consultations, career guidance, and psychological counselling. The centre’s legal experts, knowledgeable about trafficking and labour exploitation, provide consultations to refugees, especially those from Ukraine, helping them protect their rights and connect with relevant institutions when necessary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The institution operates in accordance with the Order of the Minister of Social Security and Labour of the Republic of Lithuania of 27 December 2024 No. A1-939 on the Description of the Procedure for the Provision of State-Guaranteed Legal Aid to Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1374,99 +1870,99 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An unaccompanied minor will be assigned a representative who will assist the applicant throughout the asylum procedure. The representative ensures that the best interests of the child are a primary consideration, meaning that their needs, safety, wellbeing, social development, and views are taken into account. The representative will also consider family reunification possibilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the Dublin procedure, the Migration Department will always act in the best interests of the child and will not send the applicant to a country where it is established that the applicant’s human rights could be violated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In establishing the best interests of the child, the following factors shall be considered:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">whether it is possible to bring the applicant together with their family in the same country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ensuring the applicant will be safe and secure, especially from people that may want to treat them badly or do them harm;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ensuring that the applicant can grow up in a safe and healthy way, and that they have food and shelter and that their social development needs are met;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">that the applicants views are taken into account – for example, as to whether they would like to stay with a relative or would prefer not to do so;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The relative's consent/ability to fully care for the minor and meet his or her needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is no minimum age for the interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1478,63 +1974,63 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview of an unaccompanied minor asylum seeker shall be conducted in the presence of an authorized representative providing legal assistance and a natural or legal person who, in accordance with the procedure established by the legal acts of the Republic of Lithuania, is appointed as the guardian (caretaker) of the unaccompanied minor, who are given the opportunity to inform the unaccompanied minor asylum seeker about the significance and possible consequences of the interview before the interview and, if necessary, to help him prepare for the interview, and during the interview, under the conditions established by the authorized expert conducting the interview, to ask the unaccompanied minor asylum seeker questions and/or to provide comments on his answers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interviewing unaccompanied minors shall be guided by UNHCR guidelines, knowledge, practice and experience acquired in training. Experts of the Migration Department conducting interviews of asylum seekers shall have participated in specialized training, during which they shall be introduced to interviewing techniques and good practice, and shall be trained to choose the most appropriate way of communicating with the asylum seeker, taking into account, inter alia, his or her age, maturity, cultural background, gender, sexual orientation, gender identity and vulnerability, as well as to identify problems that may negatively affect the asylum seeker's ability to be interviewed based on relevant characteristics. Experts performing established functions related to the examination of asylum applications of unaccompanied minors shall have participated in relevant training and shall be further trained on issues related to the needs of such asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interview may be waived, as is the case for adult asylum seekers, when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a decision to grant refugee status can be made on the basis of the evidence collected and the established factual circumstances;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">an interview is not possible due to health conditions or long-term circumstances beyond the control of the asylum seeker.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal representation during the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1576,99 +2072,99 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and counselling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors have access to state-guaranteed legal aid, unless the laws of the Republic of Lithuania provide otherwise (Article 32(5) Law on the Legal Status of Foreigners).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Procedure for the Provision of State-Guaranteed Legal Aid to Foreigners, approved by Order No. A1-939 of the Minister of Social Security and Labour of the Republic of Lithuania of 27 December 2024:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 3.1: State-guaranteed legal aid includes legal services provided free of charge to specific categories of foreigners, including unaccompanied minor foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 6.1: The Agency is responsible for coordinating the provision of state-guaranteed legal aid to foreigners. This includes identifying the legal aid needs of the foreigner or their legal representative, determining the appropriate type of legal aid, and ensuring its effective and non-duplicative delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 14: Secondary state-guaranteed legal aid is delivered by legal service providers with whom the Agency has entered into service contracts, in accordance with the procedure set out in Point 6.3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are entitled to receive both primary and secondary state-guaranteed legal aid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1721,51 +2217,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Applicants with special needs - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1869,51 +2365,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A0F14EA"/>
+    <w:nsid w:val="4C039D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2017,51 +2513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F2C6F79B"/>
+    <w:nsid w:val="8F448CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2165,51 +2661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="69FB24FA"/>
+    <w:nsid w:val="73521042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2313,51 +2809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="BD7D3901"/>
+    <w:nsid w:val="2F8B38B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2461,51 +2957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8F681538"/>
+    <w:nsid w:val="F638212E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2609,51 +3105,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="015DC124"/>
+    <w:nsid w:val="980691EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="BA499559"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,52 +3400,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E39A8400"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="CEFBD119"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2924,50 +3568,53 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3048,51 +3695,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/ac2cfa50b06f11ecaf79c2120caf5094?jfwid=gdayz2srs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/d867b9943a2611f0b070ee7f1ceefc75" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pasienis.lt/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lt/uploads/Products/product_2091/IOM_trafficking_EN.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-243" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-244" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-246" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-247" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-248" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-249" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-250" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-252" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-256" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-265" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-268" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-273" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-274" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-277" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-278" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-280" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-281" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-282" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/ac2cfa50b06f11ecaf79c2120caf5094?jfwid=gdayz2srs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/d867b9943a2611f0b070ee7f1ceefc75" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/en/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pasienis.lt/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.lt/uploads/Products/product_2091/IOM_trafficking_EN.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>