--- v1 (2026-07-16)
+++ v2 (2026-07-16)
@@ -2365,51 +2365,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C039D37"/>
+    <w:nsid w:val="C394480C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2513,51 +2513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8F448CDA"/>
+    <w:nsid w:val="299BC498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2661,51 +2661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="73521042"/>
+    <w:nsid w:val="811B9C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2809,51 +2809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2F8B38B0"/>
+    <w:nsid w:val="8EFE3B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2957,51 +2957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F638212E"/>
+    <w:nsid w:val="E9C6C727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3105,51 +3105,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="980691EB"/>
+    <w:nsid w:val="727DC7A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3253,51 +3253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="BA499559"/>
+    <w:nsid w:val="23A806FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3401,51 +3401,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="CEFBD119"/>
+    <w:nsid w:val="BF75ED10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>