--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,135 +7,800 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...30 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2754" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2755" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2756" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2757" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2758" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2759" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2760" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2761" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2762" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2764" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2765" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2766" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2767" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2768" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2769" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2770" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2771" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2772" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2773" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2774" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2776" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2777" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2778" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2779" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2780" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2781" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2782" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2783" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2784" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2785" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2786" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2787" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2788" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2789" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2790" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2791" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2792" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2793" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">France is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law No 2015-925 of 29 July 2015 on the reform of asylum law | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LOI n° 2015-925 du 29 juillet 2015 relative à la réforme du droit d'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29/07/2015: France transposed the recast Reception Conditions Directive by Law No 2015-925 of 29 July 2015 on the reform of asylum law | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LOI n° 2015-925 du 29 juillet 2015 relative à la réforme du droit d'asile</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> amending the Code of Entry and Residence of Foreigners and of the Right to Asylum | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Code de l'entrée et du séjour des étrangers et du droit d'asile - CESEDA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -404,93 +1069,93 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First level: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception and assessment centres (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">centres d’accueil et d’examen des situations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, CAES)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are an entry point to the reception system The expected stay in CAES is 1 month.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second level: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Emergency accommodation</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: It includes different types of facilities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Reception and accommodation programme for asylum seekers (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">programme d’accueil et d’hébergement des demandeurs d’asile</w:t>
       </w:r>
       <w:r>
@@ -517,51 +1182,51 @@
         <w:t xml:space="preserve">- Reception centres for asylum seekers (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">centres d’accueil de demandeurs d’asile</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, CADA): collective or individual facilities foreseen for the standard reception of applicants, except for applicants in the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">​​​​​​​Third level:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Priority accommodation centres (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">centres prioritaires d'hébergement,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">CPH):</w:t>
       </w:r>
@@ -785,171 +1450,171 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Location of the centres within the country </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Waiting zones are located at various airports and ports, amongst others:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris Airports (Roissy CDG, Orly, Beauvais)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille Airport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille maritime port</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyon – Saint Exupéry Airport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse Blagnac Airport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bâle-Mulhouse Airport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bordeaux Airport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Airport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nice Airport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strasbourg Airport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Réunion Airport</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Initial reception centres</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -1208,346 +1873,346 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Name of  the reception facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAES</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...151 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CAES: Initial reception centre where the administrative situation is determined (pre-asylum, international protection applicant, rejected international protection applicant, beneficiaries of international protection, Dublin applicant)</w:t>
+              <w:t xml:space="preserve">HUDA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CADA: Standard reception for all applicants, except for those in the Dublin procedure.</w:t>
+              <w:t xml:space="preserve">PRAHDA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PRAHDA: Accommodation typically for applicants in the Dublin procedure.</w:t>
+              <w:t xml:space="preserve">CADA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HUDA: For all applicants, but prioritises the reception of international protection applicants under the fast track and the Dublin procedure.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">CPH: Priority accommodation centres. For vulnerable beneficiaries of international protection (not applicants) who are in transition from reception to finding their own housing solution.</w:t>
+              <w:t xml:space="preserve">CPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Number of centres</w:t>
+              <w:t xml:space="preserve">Regime </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Open</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The daily management of the facilities is sub-contracted to a semi-public company, Adoma, or NGOs that have been selected through a public call for tender.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The financial management of facilities is the responsibility of the prefectures in a specific region (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">département</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The overall responsibility lies with the Ministry of the Interior, General Directorate for Foreign Nationals in France.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Type of applicants accommodated </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CAES: 74</w:t>
+              <w:t xml:space="preserve">CAES: Initial reception centre where the administrative situation is determined (pre-asylum, international protection applicant, rejected international protection applicant, beneficiaries of international protection, Dublin applicant)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CADA: 410</w:t>
+              <w:t xml:space="preserve">CADA: Standard reception for all applicants, except for those in the Dublin procedure.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PRAHDA: 58</w:t>
+              <w:t xml:space="preserve">PRAHDA: Accommodation typically for applicants in the Dublin procedure.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HUDA: 406</w:t>
+              <w:t xml:space="preserve">HUDA: For all applicants, but prioritises the reception of international protection applicants under the fast track and the Dublin procedure.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CPH: Priority accommodation centres. For vulnerable beneficiaries of international protection (not applicants) who are in transition from reception to finding their own housing solution.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2994" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Number of centres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6078" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CAES: 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CADA: 410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRAHDA: 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HUDA: 406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CPH: 164</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2087,118 +2752,122 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Victims of human trafficking, torture or other forms of violence:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> In 2025, there were 300 specialised reception places in 4 regions (Ile de France, Nouvelle Aquitaine, Provence Alpes Côte d'Azur, Auvergne Rhône Alpes) which are adapted to women who are victims of human trafficking or victims of other forms of violence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaccompanied minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Child Protection No 2022-140</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of 7 February 2022 no longer allows hotel accommodation for children as of 2024 (when children could only be placed in a hotel for a maximum period of 2 months with stricter security measures). Unaccompanied minors are usually first placed in a departmental children's shelter or foster family.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article L. 551-8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of CESEDA refers to the recast Reception Conditions Directive and defines material reception conditions, including housing and services (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Chapter II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article L. 551-1 to L. 552-15), and the obtention and payment of allowances (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Chapter III</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article L. 553-1 to L. 553-3).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2367,116 +3036,118 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duration and recurrence </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">entitlement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> starts when the applicant has: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">accepted the OFII care package;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">an asylum application certificate;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">the monthly family resources are lower than the active solidarity income (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">revenu de solidarité active</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RSA) provides people without resources with a minimum level of income which varies according to the composition of the household);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lodged their asylum application with OFPRA within 21 days of their registration at the prefecture. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In practice, monthly payments start when the application is lodged with OFPRA. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payment of the asylum seeker’s allowance ends at the end of the month in which the applicant's right to remain on French territory ends. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -2489,54 +3160,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The amount of the allowances depends on the applicant’s family composition, situation and whether they are accommodated within the reception system. The daily amount of the allowances is listed in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annex 8</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of CESEDA. When applicants cannot be accommodated, they receive an additional EUR 7.40 per day (Articles D. 553-8 and D. 553-9 CESEDA).  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The daily amount of allowances differs in Guyana and Saint Martin. Applicants who cannot be accommodated in Guyana and St Martin receive an additional EUR 4.70 per day.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2585,66 +3257,68 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The allowance is transferred monthly to a payment card.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In June 2021, the Ministry of the Interior communicated its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">action plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which contains </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10 concrete actions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to improve the early detection of vulnerabilities and special needs and provide adequate care and assistance in reception. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rights and obligations during reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information and counselling</w:t>
@@ -3028,63 +3702,63 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants need to apply for a work permit, as any other third-country national. Applicants can apply for a work permit if they meet the following conditions: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">they have the asylum application certificate;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFPRA has not decided on their application within 6 months from the lodging and the applicant is not responsible for the delay. In this case, when applicants request the renewal of their expired certificate, they may also request a work permit. An employment contract or employment offer must be joined to the application. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The work permit is renewable until OFPRA's decision, and applicants retain the right to work in the event of an appeal before the National Court of Asylum (CNDA).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">If an applicant has not obtained the right to work during the administrative procedure before OFPRA, they are no longer able to work for the duration of the examination of the appeal before the CNDA. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3300,54 +3974,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Requests to receive </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUMA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> are made through the social security services (CPAM) of the place of residence. Applicants must submit documentary evidence of the regularity of their stay in France, marital status and the level of resources. Those who do not have the right to remain in France, including rejected applicants, can receive PUMA for 6 months after the end of validity of the asylum application certificate. After this period, state medical aid (AME) enables them to receive free treatments in hospitals and doctors' offices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -3517,256 +4192,259 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants whose monthly income is above the amount of the active solidarity benefit (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">revenu de solidarité active</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, RSA) are required to contribute to reception costs. For exact calculations, please see  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048594940</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article D. 553-3 of CESEDA underlines that applicants must justify that their monthly income is under the amount of the active solidarity benefit (revenu de solidarité active, RSA). This level depends on the family situation of the applicant. For exact calculations, please see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048594940</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Office for Immigration and Integration (OFII) decides on the suspension, withdrawal or refusal of material reception conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions can be refused for the following reasons (Article L. 551-15 CESEDA):​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant refuses the accommodation that has been offered or the assigned region.</w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">They can be withdrawn for the following reasons or for the following reasons (Article L. 551-16 CESEDA):​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant leaves the accommodation that has been offered or the assigned region.</w:t>
+        <w:t xml:space="preserve">The applicant made subsequent applications or, without legitimate reason, has not made an application within 90 days since arrival in France.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">They can be withdrawn for the following reasons or for the following reasons (Article L. 551-16 CESEDA):​​​​​​​</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant does not fulfil their obligations towards the authorities, namely to attend the personal interview(s) and provide authorities with useful information for the asylum application.</w:t>
+        <w:t xml:space="preserve">The applicant leaves the accommodation that has been offered or the assigned region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The applicant provided false statements about identity, personal situation or financial situation.</w:t>
+        <w:t xml:space="preserve">The applicant does not fulfil their obligations towards the authorities, namely to attend the personal interview(s) and provide authorities with useful information for the asylum application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The applicant provided false statements about identity, personal situation or financial situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">The applicant made several asylum applications under different identities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new decree (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Decree No 2024-809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) of 5 July 2024 aims to reinforce the system for the rejection or cessation of material reception conditions for international protection applicants and removes the mandatory prior administrative appeal against decisions to refuse material reception conditions. It is specified that the circumstances of the person, i.e. special needs and vulnerabilities, must be taken into account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision of the French Office for Immigration and Integration (OFII) to reject or withdraw material reception conditions must be motivated and in writing. It needs to take into account the vulnerabilities of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can present their observations to the French Office for Immigration and Integration (OFII) within 15 days of the notification of the decision. According to Article L. 555-1 of CESEDA, they can appeal the decision before the administrative court under the procedural rules of Article L. 921-1 of CESEDA: the appeal must be lodged within 7 days of the notification of the decision and the court (single-judge formation) rules within 15 days of the appeal being lodged.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3819,199 +4497,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="387D21FC"/>
+    <w:nsid w:val="2DAE33A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4115,51 +4826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1FBD7C5B"/>
+    <w:nsid w:val="6ED0DADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4263,51 +4974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A17C6A88"/>
+    <w:nsid w:val="28DA7712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4411,51 +5122,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F07CE9EE"/>
+    <w:nsid w:val="5E563652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4559,51 +5270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="326009D2"/>
+    <w:nsid w:val="19C28E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4707,51 +5418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6133B31B"/>
+    <w:nsid w:val="FEC494F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4855,51 +5566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F054E378"/>
+    <w:nsid w:val="DF2747AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5003,51 +5714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6EB5B51D"/>
+    <w:nsid w:val="394FB41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5151,51 +5862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3DACCBC3"/>
+    <w:nsid w:val="029AD725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5299,51 +6010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CF43BB46"/>
+    <w:nsid w:val="CBB64795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5447,51 +6158,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0AE457CC"/>
+    <w:nsid w:val="0DE3B828"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="ABABE086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5626,50 +6485,53 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5750,55 +6612,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000030949483" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Info-ressources/Documentation/Textes-officiels/Code-de-l-entree-et-du-sejour-des-etrangers-et-du-droit-d-asile#:~:text=Le%20code%20de%20l%27entr%C3%A9e,publi%C3%A9e%20le%2015%20novembre%202006." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045133771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042775880" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006070158/LEGISCTA000042772478/#LEGISCTA000042775856" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006070158/LEGISCTA000042772518/#LEGISCTA000042775816" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N19775#:~:text=Le%20revenu%20de%20solidarit%C3%A9%20active%2cselon%20la%20composition%20du%20foyer." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006070158/LEGISCTA000042906403/#LEGISCTA000042906403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interieur.gouv.fr/content/download/127815/1021010/file/Plan-vulnerabilite-28052021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/L-acces-aux-soins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048594940" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000049989699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2754" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2759" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2760" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2761" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2762" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2765" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2766" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2767" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2768" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2769" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2770" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2773" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2776" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2777" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2780" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2781" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2783" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2787" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2788" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2791" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2792" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000030949483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Info-ressources/Documentation/Textes-officiels/Code-de-l-entree-et-du-sejour-des-etrangers-et-du-droit-d-asile#:~:text=Le%20code%20de%20l%27entr%C3%A9e,publi%C3%A9e%20le%2015%20novembre%202006." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045133771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042775880" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006070158/LEGISCTA000042772478/#LEGISCTA000042775856" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006070158/LEGISCTA000042772518/#LEGISCTA000042775816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/procedure/demande-dasile/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N19775#:~:text=Le%20revenu%20de%20solidarit%C3%A9%20active%2cselon%20la%20composition%20du%20foyer." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006070158/LEGISCTA000042906403/#LEGISCTA000042906403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interieur.gouv.fr/content/download/127815/1021010/file/Plan-vulnerabilite-28052021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immigration.interieur.gouv.fr/Asile/L-acces-aux-soins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048594940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000049989699" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>