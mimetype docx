--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -693,50 +693,57 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 3/09/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">France is bound by the recast Reception Conditions Directive and has transposed its provisions through the Law No 2015-925 of 29 July 2015 on the reform of asylum law | </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LOI n° 2015-925 du 29 juillet 2015 relative à la réforme du droit d'asile</w:t>
         </w:r>
@@ -4509,51 +4516,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - France</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -4678,51 +4685,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DAE33A4"/>
+    <w:nsid w:val="434D5797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4826,51 +4833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6ED0DADE"/>
+    <w:nsid w:val="0785B017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4974,51 +4981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="28DA7712"/>
+    <w:nsid w:val="E2814280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5122,51 +5129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5E563652"/>
+    <w:nsid w:val="9729361E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5270,51 +5277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="19C28E83"/>
+    <w:nsid w:val="563314B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5418,51 +5425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FEC494F4"/>
+    <w:nsid w:val="39125944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5566,51 +5573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DF2747AD"/>
+    <w:nsid w:val="F423524F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5714,51 +5721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="394FB41D"/>
+    <w:nsid w:val="A2A42E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5862,51 +5869,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="029AD725"/>
+    <w:nsid w:val="015F0EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6010,51 +6017,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CBB64795"/>
+    <w:nsid w:val="68EAD3A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6158,51 +6165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0DE3B828"/>
+    <w:nsid w:val="DA392665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6306,51 +6313,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="ABABE086"/>
+    <w:nsid w:val="44DABF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>