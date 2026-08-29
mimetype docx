--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -51,91 +51,94 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the recast Reception Conditions Directive (recast RCD) and has transposed its provisions through the Act on Granting International Protection to Aliens (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AGIPA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14/12/2005: Estonia transposed the recast Reception Conditions Directive by the Act on Granting International Protection to Aliens (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AGIPA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) | </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classification: Public</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -165,63 +168,65 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Insurance Board</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is in charge of reception at the national level. The Accommodation Centre for Applicants for International Protection (</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vao Centre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) is responsible for organising accommodation, support and maintenance services for applicants for international protection during the procedure, as well as for the settlement of beneficiaries of international protection in local governments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other actors involved</w:t>
             </w:r>
           </w:p>
@@ -334,51 +339,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Local municipalities are involved in the phase when individuals transition into the territory of the municipality and provide the needed support in accordance with the Social Welfare Act. The Estonian Human Rights Centre provides legal counselling in asylum matters, and under the mandate of UNHCR, biannual accommodation centre monitoring is conducted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The management of reception is centralised. The Social Insurance Board may delegate the functions of an accommodation centre for applicants for international protection to a sole proprietor or a legal entity (the service provider) through an administrative contract, in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Administrative Co-operation Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The service provider of the accommodation centre for applicants for international protection must ensure the security of the accommodation and implement appropriate measures both within the accommodation centre and in accommodations organised by the PBGB to prevent violence and abuse (Section 33(9) AGIPA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Staff and training</w:t>
       </w:r>
     </w:p>
@@ -2729,51 +2735,52 @@
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8535" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants for international protection may access mainstream labour market measures once they are entitled to work. Under Section 3(1)(4) of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour Market Measures Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, applicants for international protection fall within the scope of the act, subject to the conditions provided in AGIPA. Accordingly, once the 6-month condition is met, applicants may access the same state-financed employment services and support as nationals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="720" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8535" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
@@ -2979,51 +2986,52 @@
               <w:rPr/>
               <w:t xml:space="preserve">The state finances healthcare for asylum applicants, unless the applicant has sufficient funds to cover the costs themselves. Healthcare services and medication are provided by the contracted healthcare provider of the accommodation or detention centre. If the applicant resides outside the accommodation centre, the centre remains responsible for facilitating access to healthcare services. The healthcare provider determines which services will be provided to the applicant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 102 of AGIPA, minor applicants for international protection who are required to attend school are guaranteed access to education, in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Basic Schools and Upper Secondary Schools Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, within 3 months of submitting their application for international protection. To ensure this access, minor applicants are also entitled to preparatory training, including language courses. Furthermore, access to upper secondary education is not restricted solely because the minor applicant reaches the age of majority during the application process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-school and basic education are compulsory for all children living in Estonia (including children of beneficiaries of protection) from the age of 7 until they complete basic education or reach 19 years. Education in general education schools operated by the state or local municipalities is free. Therefore, Estonia ensures access to education for children of those granted protection, both at the school and kindergarten levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
       </w:r>
     </w:p>
@@ -3328,199 +3336,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Estonia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0DB5DF3C"/>
+    <w:nsid w:val="A210E83E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3624,51 +3665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4CD8E413"/>
+    <w:nsid w:val="46241088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3772,51 +3813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B2EB6D58"/>
+    <w:nsid w:val="77646A5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3920,51 +3961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="34240F4E"/>
+    <w:nsid w:val="C7EF3E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4068,51 +4109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DDEED143"/>
+    <w:nsid w:val="A562C3C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4216,51 +4257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="687753CC"/>
+    <w:nsid w:val="27E4A212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4508,51 +4549,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/117062020004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sotsiaalkindlustusamet.ee/et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoolekandeteenused.ee/majutuskeskus/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516062015004/consolide#:~:text=The%20Act%20regulating%20the%20grant,supervision%20over%20the%20performance%20of" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/ee/515112023002/consolide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/501022018002/consolide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>