--- v1 (2026-08-29)
+++ v2 (2026-10-14)
@@ -7,134 +7,803 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Estonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Estonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2372" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2373" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2374" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2375" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2376" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2377" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2378" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2379" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2380" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2382" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2383" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2384" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2385" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2386" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2387" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2388" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2389" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2390" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2391" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2392" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2394" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2395" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2396" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2397" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2398" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2399" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2400" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2401" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2402" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2403" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2404" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2405" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2406" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2407" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2408" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2409" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2410" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2411" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 22/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the recast Reception Conditions Directive (recast RCD) and has transposed its provisions through the Act on Granting International Protection to Aliens (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AGIPA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14/12/2005: Estonia transposed the recast Reception Conditions Directive by the Act on Granting International Protection to Aliens (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AGIPA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Classification: Public</w:t>
       </w:r>
     </w:p>
@@ -165,159 +834,159 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Insurance Board</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> is in charge of reception at the national level. The Accommodation Centre for Applicants for International Protection (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vao Centre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) is responsible for organising accommodation, support and maintenance services for applicants for international protection during the procedure, as well as for the settlement of beneficiaries of international protection in local governments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other actors involved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cooperation partners of the Accommodation Centre for Applicants for International Protection include: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board (PBGB)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministry of the Interior, Ministry of Social Affairs, Ministry of Education and Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IOM (assistance to voluntary returnees)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNHCR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NGOs dealing with refugees, such as the Estonian Refugee Council, the Estonian Human Rights Centre, and others.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception is managed centrally by the Estonian National Social Insurance Board (SIB). As set out in Section 2.1 of AGIPA, SIB is responsible for organising the reception system and may delegate the operation of accommodation centres to service providers through administrative contracts, in accordance with the Administrative Cooperation Act.</w:t>
       </w:r>
@@ -336,51 +1005,51 @@
         <w:t xml:space="preserve">The centres provide accommodation and support services, including translation, Estonian language instruction, mental health support and transportation for procedures/appointments. Healthcare is delivered by external providers. Entry to the reception system is exclusively through referral by the PBGB.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Local municipalities are involved in the phase when individuals transition into the territory of the municipality and provide the needed support in accordance with the Social Welfare Act. The Estonian Human Rights Centre provides legal counselling in asylum matters, and under the mandate of UNHCR, biannual accommodation centre monitoring is conducted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The management of reception is centralised. The Social Insurance Board may delegate the functions of an accommodation centre for applicants for international protection to a sole proprietor or a legal entity (the service provider) through an administrative contract, in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Administrative Co-operation Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The service provider of the accommodation centre for applicants for international protection must ensure the security of the accommodation and implement appropriate measures both within the accommodation centre and in accommodations organised by the PBGB to prevent violence and abuse (Section 33(9) AGIPA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1036,87 +1705,87 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regime </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Open. According to Section 34(5) and (6) of AGIPA, applicants are required to stay at the accommodation centre for applicants for international protection during the nighttime (22:00-06:00). The accommodation centre may grant permission for an applicant to stay away from the centre during nighttime in the following cases: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">to receive medical care;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">to stay with a family member who requires emergency medical care;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">based on a reasoned application from a person staying legally in Estonia;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">based on a reasoned application from the applicant, which includes their contact information and address of stay.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1752,123 +2421,123 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 31 of AGIPA, the accommodation centre for applicants for international protection is responsible for providing a range of services to support applicants during their international protection or temporary protection proceedings. These services include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">accommodation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">provision of food, essential clothing, toiletries and other necessities to applicants residing both in the accommodation centre and outside (as specified under Sections 34 and 62 AGIPA);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">access to medical examinations and necessary health services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">essential translation services and Estonian language instruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">information about applicants' rights and duties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">transportation required for procedures under AGIPA;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">other essential services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
@@ -2044,75 +2713,75 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The amount equal to an established subsistence limit based on minimum consumption expenditure as follows: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR 200 per month for a person living alone or the first member of a household.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR 160 per month for the second member of the family and each subsequent member thereafter.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUR 240 per month for each minor member of the household.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants granted allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2297,135 +2966,135 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The internal rules of the accommodation centre for applicants for international protection are established by a regulation issued by the Minister for Social Affairs. According to Section 32(9) of AGIPA, the internal rules must cover, at a minimum, the following: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Procedures for accommodation of applicants.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Procedures for staying in the centre’s territory and buildings.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Procedures for staying away from the centre at night.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Procedures for visiting the centre.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Procedures for using the centre’s property and premises.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A list of prohibited items that may endanger safety or security.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Procedures for submitting complaints. Procedures for payment of financial support under the AGIPA.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Procedures for reporting changes in residence if staying outside the centre. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">To ensure safety, it is prohibited to bring items into the accommodation centre that may endanger the life or health of individuals or compromise the security of the centre. Applicants are required stay in the accommodation centre at night, i.e. from 22:00-06:00, unless granted written permission by the PBGB to stay elsewhere under specific conditions. In exceptional cases, applicants may stay away from the centre at night for reasons such as medical care or assisting family members. A permit is granted for up to 3 days, with possible extensions in justified cases.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
       </w:r>
@@ -2491,87 +3160,87 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reporting obligations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Section 34(5) and (6) of AGIPA, applicants are required to stay at the accommodation centre for applicants for international protection during nighttime, defined as 22:00-06:00. The accommodation centre may grant permission for an applicant to stay away from the centre during nighttime in the following cases: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">To receive medical care.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">To stay with a family member in need of emergency medical care.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Based on a reasoned application from a person legally staying in Estonia.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Based on a reasoned application from the applicant, including their contact information and address of stay. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The applicant must submit a written request to the head of the accommodation centre, who may grant permission to stay away at night on the basis of that request. The request must be submitted 72 hours in advance, except in cases of emergency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Employment and vocational training</w:t>
       </w:r>
@@ -2732,51 +3401,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8535" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applicants for international protection may access mainstream labour market measures once they are entitled to work. Under Section 3(1)(4) of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour Market Measures Act</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, applicants for international protection fall within the scope of the act, subject to the conditions provided in AGIPA. Accordingly, once the 6-month condition is met, applicants may access the same state-financed employment services and support as nationals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="720" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8535" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="0" w:type="dxa"/>
@@ -2983,51 +3652,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The state finances healthcare for asylum applicants, unless the applicant has sufficient funds to cover the costs themselves. Healthcare services and medication are provided by the contracted healthcare provider of the accommodation or detention centre. If the applicant resides outside the accommodation centre, the centre remains responsible for facilitating access to healthcare services. The healthcare provider determines which services will be provided to the applicant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 102 of AGIPA, minor applicants for international protection who are required to attend school are guaranteed access to education, in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Basic Schools and Upper Secondary Schools Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, within 3 months of submitting their application for international protection. To ensure this access, minor applicants are also entitled to preparatory training, including language courses. Furthermore, access to upper secondary education is not restricted solely because the minor applicant reaches the age of majority during the application process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pre-school and basic education are compulsory for all children living in Estonia (including children of beneficiaries of protection) from the age of 7 until they complete basic education or reach 19 years. Education in general education schools operated by the state or local municipalities is free. Therefore, Estonia ensures access to education for children of those granted protection, both at the school and kindergarten levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -3238,52 +3907,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">n/a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">n/a</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3348,51 +4017,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Estonia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -3517,51 +4186,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A210E83E"/>
+    <w:nsid w:val="9129E1B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3665,51 +4334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="46241088"/>
+    <w:nsid w:val="E33EFDC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3813,51 +4482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="77646A5A"/>
+    <w:nsid w:val="C3AB12E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3961,51 +4630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C7EF3E4E"/>
+    <w:nsid w:val="F86D4146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4109,51 +4778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A562C3C6"/>
+    <w:nsid w:val="C58F0551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4257,51 +4926,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="27E4A212"/>
+    <w:nsid w:val="2432A9E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="599C2CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4421,50 +5238,53 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4545,51 +5365,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/117062020004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sotsiaalkindlustusamet.ee/et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoolekandeteenused.ee/majutuskeskus/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516062015004/consolide#:~:text=The%20Act%20regulating%20the%20grant,supervision%20over%20the%20performance%20of" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/ee/515112023002/consolide" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/501022018002/consolide" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2372" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2374" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2376" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2377" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2378" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2379" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2380" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2382" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2383" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2385" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2386" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2390" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2394" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2395" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2397" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2398" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2399" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2400" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2402" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2406" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2407" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2408" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2411" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/akt/117062020004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sotsiaalkindlustusamet.ee/et" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hoolekandeteenused.ee/majutuskeskus/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516062015004/consolide#:~:text=The%20Act%20regulating%20the%20grant,supervision%20over%20the%20performance%20of" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/ee/515112023002/consolide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/501022018002/consolide" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>