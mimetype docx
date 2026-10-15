--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -66,71 +66,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden is bound by the Dublin III Regulation and enforces it directly. Relevant legislative provisions implementing the Dublin III Regulation can also be found in: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Regulation (SFS 2006:97 with further amendments) | Utlänningsförordning (2006:97)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (23 February 2006)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act (SFS 2005:716 with further amendments) | Utlänningslag (2005:716)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (29 September 2005)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -432,280 +434,288 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Unit, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swedish Migration Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Dublinenheten, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Unit, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swedish Migration Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Dublinenheten, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
@@ -742,533 +752,554 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel Coordination Unit, Swedish Migration Agency | Enheten för samordning av resor, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception/Return Unit, Swedish Migration Agency | Enhet för mottagning/retur, </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | Polisen Sweden Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police | </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regional Migration Courts of </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malmö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gothenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luleå</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Förvaltningsrätten Migrationsdomstolen i </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malmö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göteborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luleå</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the Dublin procedure (together with general </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the asylum procedure) is provided to the applicant primarily orally by the Swedish Migration Agency (SMA), upon applying for international protection as well as during the Dublin interview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Basic information about the Dublin procedure is also published on the SMA </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and it is available in multiple languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NGOs are also involved in giving information to the applicant, for instance the Swedish Network of Refugee Support Groups (FARR), Red Cross, Save the Children and RFSU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For unaccompanied minors, information is provided through the legal representative/guardian of the child (both orally and in writing).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance is provided in Dublin cases for unaccompanied minors. For other applicants (adults), legal assistance can be provided exceptionally, for example to those who have been deemed unable to represent themselves for some reason or if it could be established that the reception conditions in the receiving country are known to be poor and the principles in the European Court of Human Rights (ECtHR)’s rulings in  </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">M.S.S. v Belgium and Greece</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Tarakhel v Switzerland</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Dublin Unit primarily investigates whether procedures to another Member State can be carried out. If it is assessed that the case should not be processed in the Dublin procedure, the application should be examined in Sweden. Legal assistance is therefore not provided in that part of the process unless the situation has arisen during an ongoing Dublin procedure or after an acceptance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the appeal stage, a request for legal assistance can be made but will not automatically be approved, especially if the court deems that the appeal has no prospects of success.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a judgment of 19 December 2014, the Migration Court of Appeal </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">clarified</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that legal assistance as enshrined in Chapter 18 of the Aliens Act is also applicable to Dublin cases, although the assumption is that the need for it is missing in such cases. However, on appeal, legal assistance can be provided if the remedy has prospects of success.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
       </w:r>
     </w:p>
@@ -1700,199 +1731,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="45AA974D"/>
+    <w:nsid w:val="821C248B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2125,51 +2189,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningsforordning-200697_sfs-2006-97" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/utlanningslag-2005716_sfs-2005-716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polisen.se/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domstol.se/forvaltningsratten-i-stockholm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domstol.se/forvaltningsratten-i-malmo/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domstol.se/forvaltningsratten-i-goteborg/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domstol.se/forvaltningsratten-i-lulea/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farr.se/asylproceduren-i-korthet/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/en/word-explanations/dublin-regulation.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=351" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=775" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>