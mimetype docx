--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,114 +7,761 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Czechia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2273" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2274" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2275" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2276" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2277" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2278" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2279" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2280" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2282" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2283" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2284" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2285" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2286" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2287" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2288" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2289" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities is temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2290" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2291" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2292" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2294" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2295" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2296" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2297" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2298" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2299" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2300" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2301" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2302" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2303" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2304" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2305" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2306" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2307" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2308" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2309" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2310" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2311" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Czechia is bound by the recast Reception Conditions Directive and transposed its provisions by Act No 325/1999 Coll. on Asylum | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zákon č. 325/1999 Sb., o azylu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11/11/1999: Act No 325/1999 Coll. on Asylum |  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Zákon č. 325/1999 Sb., o azylu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The Reception Conditions Directive was transposed through subsequent amendments to this Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -138,54 +785,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authority responsible for reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Facilities Administration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(RFA) under the Ministry of the Interior manages reception facilities. It also carries overall executive and financial responsibility over reception facilities (it pays for the establishment and maintenance costs of reception). The Ministry of the Interior is however legally responsible for establishing and closing centres.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other actors involved</w:t>
             </w:r>
           </w:p>
@@ -212,54 +860,55 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leisure activities (music and sewing workshops) may be provided by NGOs. In several centres, there is a supply of second-hand clothes provided by NGOs. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception is managed at a central level. The reception system consists of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">5 state centres </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">owned and managed by the Refuge Facilities Administration (2 arrival centres: in the transit area of the international airport in Prague and in Zastávka) and 4 residential centres in Kostelec nad Orlicí, Bělá pod Bezdězem, Zastávka (arrival and residential centre in one) and Havířov. According to law, the management of a reception facility can be outsourced to external contractors. This however is not applied in practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After completing entry procedures, applicants may be distributed from the arrival centre to the residential centre according to their individual needs or currents needs of the organisation.</w:t>
       </w:r>
     </w:p>
@@ -291,75 +940,75 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception phases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant is entitled to reception immediately after expressing the intent to apply for asylum, either at the border or within Czech territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are three types of centres: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arrival centres (where the application is lodged)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residential centres (while applicants wait for the decision)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration asylum centres for successful applicants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are no longer entitled to be accommodated in the reception centre if the final decision is a rejection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contingency planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -389,87 +1038,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are three types of reception facilities: arrival centres, residential centres and integration asylum centres. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arrival centres</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are located at Václav Havel Airport in Prague-Ruzyně and in Zastávka. They accommodate newly-arrived applicants for international protection until the end of the basic entry procedures, which include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">identification;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">initiation of proceedings for the granting of international protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">entrance interview and social investigation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">entrance health examination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Residential centres</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are located in Kostelec nad Orlicí, Havířov, Bělá pod Bezdězem and Zastávka. They accommodate applicants who have passed the entry procedures in an arrival centre and accommodate them during the duration of the proceedings on their application for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1721,54 +2370,55 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions are defined in Section 42 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. They include accommodation, meals, basic hygiene items and pocket money.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2142,109 +2792,114 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modalities of information provision on benefits and obligations related to reception conditions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For applicants for international protection, the Ministry of the Interior prepared a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">leaflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> with information on the procedure for granting international protection and life in Czechia. The publication is available in Czech, English, Arabic, Ukrainian, Russian and French. Written information on rights and obligations is offered in approximately 30 languages. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The applicant is provided with information on how to access accommodation and other material reception conditions immediately after arrival to the asylum facility. Information on the legal status of the person is given at the time arriving at a border-crossing point. More information on reception conditions is provided after arrival to the asylum facility. Information is available on the websites of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Department for Asylum and Migration Policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Facilities Administration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (SUZ) and the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centres for Support of Integration of Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (CPIC). Information is also provided by NGOs, e.g. the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation for Aid to Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (OPU). </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The house rules are published in a language that the majority of accommodated persons are able to understand and displayed in a publicly accessible place. If a foreign national is unable to understand the language in which the house rules have been issued, the operator ensures that the foreign national is informed in an alternative manner. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2279,99 +2934,99 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">House rules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">According to Section 48a of the Asylum Act, an applicant for international protection is obliged: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">to respect accommodation rules for asylum facilities;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">to respect hygiene regulations in the accommodation areas of an asylum facility and participate in maintenance of hygiene standards within of the asylum facility as stipulated by the rules for accommodation;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">to follow orders and instructions in the asylum facility given by the police and the ministry while performing tasks in accordance with the Act on Asylum;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">to protect the property of the asylum facility and of the other accommodated persons; and</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">undergo a medical examination, if necessary for the protection of public health. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In addition, a person accommodated in a arrival or residence centre may not bring into the centre, or produce, store and consume alcohol and other addictive substances, or produce and store things that could be used to endanger the safety of persons and property or that would due to their quantity or nature, they could disturb order or harm health (Section 81a(1) of the Asylum Act).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
       </w:r>
@@ -2610,54 +3265,55 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to tertiary education </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pursuant to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Act No 561/2004 Sb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, applicants have full access to education under the same conditions as Czech/EU citizens.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Healthcare</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -2782,104 +3438,108 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for applicants for international protection is integrated within the state education system. There is no separate education system within accommodation centres; instead, children attend mainstream schools that are part of the state education infrastructure. However, preparatory classes may be provided to help foreign children integrate into the regular school system, particularly to support their knowledge of the Czech language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A specific time limit to enrol children in education is not mentioned in the Asylum Act. However, the recast Reception Conditions Directive sets a limit of 90 days to access education. The Schooling Act in Czechia follows a similar rule. Moreover, the New Migration Pact proposes a 60-day limit to access education for applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for international protection have access to education under the terms and conditions stipulated by the Education Act. This includes access to pre-school education, basic artistic education and school services on the same basis as Czech citizens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Coordination of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Policy for the Integration of Foreign Nationals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> falls under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of the Interior, while the Ministry of Education, Youth, and Sports</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is responsible for coordinating the integration of children into schools. The integration process is supported by an annually-updated </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedure for the Implementation of the Updated Policy for the Integration of Foreign Nationals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To support the inclusion of foreign children, especially in terms of learning the Czech language, legislation provides specific measures, including the teaching of Czech in nursery and basic education. School attendance is compulsory for applicants until the end of the school year in which they reach the age of 17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional support for school attendance and language training is available, particularly for unaccompanied minors, with NGOs also providing assistance. More detailed information is available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Eurydice page for Czechia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -2983,54 +3643,55 @@
         <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants can live in a centre or outside of the reception system. Applicants who choose to stay outside of the accommodation centre cover their own costs except healthcare. Nevertheless, placement in an accommodation centre is guaranteed for all applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation does not allow assets to be seized to contribute to the costs of material reception conditions. People with sufficient means (funds that exceed the minimum standard of living) may be charged for accommodation and asked to cover food costs if they stay at the reception facility managed by the Refugee Facilities Administration. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">minimum subsistence level</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is regulated by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sufficient means test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All applicants fill in a form where their means are clearly indicated. The threshold for sufficient means equals the amount of the living wage, as specified by law.</w:t>
       </w:r>
     </w:p>
@@ -3041,87 +3702,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant’s entitlement to reception ends when their application for international protection is either:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rejected after a final decision (the applicant is then required to leave the country);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant withdraws the application or abandons the procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is granted asylum or subsidiary protection, at which point they transition to an integration phase;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is granted residence for reasons other than protection (e.g. family reunification).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Department for Asylum and Migration Policy of the Ministry of the Interior decides on sanctions by issuing a formal decision to reduce the allowance. Financial assistance can be reduced by one-third, down to an amount equal to the subsistence minimum for a period of 1 month (CZK 3,130/EUR 124). Housing and other material reception conditions are still provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -3146,52 +3807,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A worker is designated by the reception facility operator to prevent an applicant from entering or remove them from the facility if the applicant is under the influence of alcohol or other addictive substances, or the person is a threat to him/herself or to others, to the property, public order or had already caused harm. In these cases, the applicant is removed from the centre and further steps are taken, such as bringing the applicant to a sobering centre. When intoxication is manageable and it is not necessary to prevent the applicant from entering the premises, another procedure may be applied, for example the applicant is placed in a separate room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is possible to lodge an appeal according to Section 152 of the Administrative Procedure Code, which does not have a suspensive effect. An appeal to the Administrative Court of first instance may be lodged as a last instance.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId22"/>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3244,199 +3905,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B9F66DD"/>
+    <w:nsid w:val="A12C8B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3540,51 +4234,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="31DB2138"/>
+    <w:nsid w:val="391E8CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3688,51 +4382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CC3CFBE7"/>
+    <w:nsid w:val="6539455A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3836,51 +4530,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="65E1FE13"/>
+    <w:nsid w:val="D6742C92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="BAA82021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3994,50 +4836,53 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4118,55 +4963,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/en/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suz.cz/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/docDetail.aspx?docid=22081172&amp;doctype=ART" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/asylum-migration-integration.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integracnicentra.cz/?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opu.cz/en/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msmt.gov.cz/vzdelavani/skolstvi-v-cr/act-no-561-2004-coll-of-24-september-2004-on-pre-school" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czech-republic/legislation-and-official-policy-documents#Aktualizovana_Koncepce_integrace_cizincu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czech-republic/institutions#Ministerstvo_vnitra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/clanek/zakladni-dokumenty-k-integracni-politice-ke-stazeni.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czechia/support-measures-learners-early-childhood-and-school-education" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2006-110?text=110/2006+Coll.%2c+on+living+and+subsistence+minimum." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2273" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2276" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2280" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2282" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2283" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2286" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2288" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2289" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2290" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2291" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2294" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2297" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2300" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2302" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2304" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2307" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2310" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/en/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suz.cz/en/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/docDetail.aspx?docid=22081172&amp;doctype=ART" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/asylum-migration-integration.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.integracnicentra.cz/?lang=en" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opu.cz/en/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msmt.gov.cz/vzdelavani/skolstvi-v-cr/act-no-561-2004-coll-of-24-september-2004-on-pre-school" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czech-republic/legislation-and-official-policy-documents#Aktualizovana_Koncepce_integrace_cizincu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czech-republic/institutions#Ministerstvo_vnitra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/clanek/zakladni-dokumenty-k-integracni-politice-ke-stazeni.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurydice.eacea.ec.europa.eu/national-education-systems/czechia/support-measures-learners-early-childhood-and-school-education" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2006-110?text=110/2006+Coll.%2c+on+living+and+subsistence+minimum." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>