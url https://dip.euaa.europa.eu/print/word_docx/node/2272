--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,137 +7,342 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Spain</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2260" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2261" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2262" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2263" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2265" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2266" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2267" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2268" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2269" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2270" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2271" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Spain</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Spain is bound by the Dublin III Regulation (AMMR) and applies its provisions directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No specific reference to the Dublin procedure is found in national legislation, as its provisions are applied directly. Nevertheless, several provisions of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law 12/2009, of October 30, regulating the right of asylum and subsidiary protection | Ley 12/2009, de 30 de octubre, reguladora del derecho de asilo y de la protección subsidiaria, (30 October 2009</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) apply to some elements of the Dublin procedure. The same can be said of the general rules on appeals against decisions by administrative authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dublin Unit, Directorate General for International Protection (hereinafter, DGProInt), Ministry of the Interior | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Unidad de Dublín, Dirección General de Protección Internacional, Ministerio del Interior.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Dublin Unit is part of the Directorate General for International Protection, Sub-Directorate General for Institutional Relations and Information on International Protection, of the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -405,649 +610,676 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Police | Policía Nacional</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate General for International Protection (DGProInt)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidad de Dublín, Dirección General de Protección Internacional</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Police | Policía Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Police | Policía Nacional </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate General for International Protection (DGProInt)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidad de Dublín, Dirección General de Protección Internacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate General for International Protection (DGProInt)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidad de Dublín, Dirección General de Protección Internacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate General for International Protection (DGProInt)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidad de Dublín, Dirección General de Protección Internacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate General for International Protection (DGProInt)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidad de Dublín, Dirección General de Protección Internacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bar Association Legal Assistance Service | Servicio de Orientación Jurídica del Colegio de Abogados NGOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Ministerio del Interior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate General for International Protection (DGProInt)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  |  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unidad de Dublín, Dirección General de Protección Internacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Police | Policía Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Police | Policía Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Police | Policía Nacional</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migrations, Secretary of State for Migration (SEM) | Ministerio de Inclusión, Seguridad Social y Migraciones, Secretaría de Estado de Migraciones (SEM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minister of the Interior | Ministro del Interior </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National High Court | Audiencia Nacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the Dublin procedure is provided by the National Police or the DGProInt after the applicant has lodged the application and after the fingerprints have been taken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The common information leaflets, including a specific leaflet for unaccompanied minors, provided in the Commission Implementing Regulation No 118/2014 as Annex X and Annex XI, are currently used in Spain. Information to children is provided in writing and orally. In the case of unaccompanied minors, information is provided through their legal representative/guardian. The common information leaflets are supplemented with specific national information, including relevant contact details for national governmental and non-governmental entities in Spain. The leaflets are also available digitally on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Ministry of the Interior (in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">English</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">French</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Spanish</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Articles 16(2) and Article 18 (1)(b) of the Asylum Law ensure the right of an applicant for international protection to receive free legal assistance during the entire asylum procedure, and that includes the Dublin procedure. Free legal counselling and assistance are provided by civil society organisations and/or lawyers from the Duty Lawyers Service of the Spanish Bar Association. However, the applicant can also benefit from legal assistance from private lawyers. </w:t>
       </w:r>
     </w:p>
@@ -1191,54 +1423,55 @@
               <w:rPr/>
               <w:t xml:space="preserve">), in case an administrative request for reversal (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">recurso de reposición</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) is submitted Or Central Contentious Administrative Courts (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juzgados Centrales de lo Contencioso-Administrativo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">), in case of an appeal against an inadmissibility decision or National High Court (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiencia Nacional</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">), if the negative decision is contested directly before the judicial authorities. (art. 9 e de la LJCA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deadline for review/appeal</w:t>
             </w:r>
           </w:p>
@@ -1383,52 +1616,52 @@
         <w:t xml:space="preserve"> The representative appointed for unaccompanied minors for the purpose of the Dublin procedure is the same as the representative within the international protection procedure in general.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When interviewing unaccompanied minors, the presence of a legal representative or guardian is mandatory. There are only two exceptions, when the unaccompanied minor is married or has been married. In those cases, representation during the interview is not required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Police officers who conduct interviews use a checklist where specific questions are included to detect potential family liens of applicants.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1481,197 +1714,382 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Spain</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="91E82D7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1750,55 +2168,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/act.php?id=BOE-A-2009-17242" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/ck/a?!&amp;&amp;p=2b4e48e1038edf927897b6abf517e682cd810be21209e4a6a1e7db76e93be331JmltdHM9MTc1OTg4MTYwMA&amp;ptn=3&amp;ver=2&amp;hsh=4&amp;fclid=039cd009-e6b5-6331-323c-c454e71462bd&amp;psq=Direcci%c3%b3n+General+de+Protecci%c3%b3n+Internacional&amp;u=a1aHR0cHM6Ly93d3cuaW50ZXJpb3IuZ29iLmVzL29wZW5jbXMvZW4vZWwtbWluaXN0ZXJpby9mdW5jaW9uZXMteS1lc3RydWN0dXJhL3N1YnNlY3JldGFyaWEtZGVsLWludGVyaW9yL0RpcmVjY2lvbi1HZW5lcmFsLWRlLVByb3RlY2Npb24tSW50ZXJuYWNpb25hbC8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.es/_es/extranjeria_asilo_y_refugio.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abogacia.es/site/ddia-de-la-justicia-y-el-turno-de-oficio/servicios-de-orientacion-juridica/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/es/inicio/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/web/migraciones/sistema-de-acogida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poderjudicial.es/cgpj/es/Poder-Judicial/Audiencia-Nacional/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/en/archivos-y-documentacion/documentacion-y-publicaciones/publicaciones/publicaciones-descargables/proteccion-internacional/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/pdf/archivos-y-documentacion/documentacion-y-publicaciones/publicaciones-descargables/proteccion-internacional/Informacion_Reglamento_Dublin_A_INGLES_126140332.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/pdf/archivos-y-documentacion/documentacion-y-publicaciones/publicaciones-descargables/proteccion-internacional/Informacion_Reglamento_Dublin_B_FRANCES_126140369.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/pdf/archivos-y-documentacion/documentacion-y-publicaciones/publicaciones-descargables/proteccion-internacional/Informacion_Reglamento_Dublin_B_ESPANOL_126140144.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2260" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2261" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2262" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2265" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2267" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boe.es/buscar/act.php?id=BOE-A-2009-17242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/ck/a?!&amp;&amp;p=2b4e48e1038edf927897b6abf517e682cd810be21209e4a6a1e7db76e93be331JmltdHM9MTc1OTg4MTYwMA&amp;ptn=3&amp;ver=2&amp;hsh=4&amp;fclid=039cd009-e6b5-6331-323c-c454e71462bd&amp;psq=Direcci%c3%b3n+General+de+Protecci%c3%b3n+Internacional&amp;u=a1aHR0cHM6Ly93d3cuaW50ZXJpb3IuZ29iLmVzL29wZW5jbXMvZW4vZWwtbWluaXN0ZXJpby9mdW5jaW9uZXMteS1lc3RydWN0dXJhL3N1YnNlY3JldGFyaWEtZGVsLWludGVyaW9yL0RpcmVjY2lvbi1HZW5lcmFsLWRlLVByb3RlY2Npb24tSW50ZXJuYWNpb25hbC8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.policia.es/_es/extranjeria_asilo_y_refugio.php" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abogacia.es/site/ddia-de-la-justicia-y-el-turno-de-oficio/servicios-de-orientacion-juridica/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/es/inicio/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/web/migraciones/sistema-de-acogida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poderjudicial.es/cgpj/es/Poder-Judicial/Audiencia-Nacional/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/en/archivos-y-documentacion/documentacion-y-publicaciones/publicaciones/publicaciones-descargables/proteccion-internacional/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/pdf/archivos-y-documentacion/documentacion-y-publicaciones/publicaciones-descargables/proteccion-internacional/Informacion_Reglamento_Dublin_A_INGLES_126140332.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/pdf/archivos-y-documentacion/documentacion-y-publicaciones/publicaciones-descargables/proteccion-internacional/Informacion_Reglamento_Dublin_B_FRANCES_126140369.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.interior.gob.es/opencms/pdf/archivos-y-documentacion/documentacion-y-publicaciones/publicaciones-descargables/proteccion-internacional/Informacion_Reglamento_Dublin_B_ESPANOL_126140144.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>