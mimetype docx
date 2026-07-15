--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,50 +7,242 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slovakia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Slovakia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2234" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2235" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2236" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2237" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2239" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2240" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2241" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2242" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2243" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2244" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2245" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Slovakia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
@@ -73,51 +265,51 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 June 2002: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts | ZÁKON z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov, Act No. 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
@@ -136,51 +328,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Dublin unit is within the Migration Office of the Ministry of the Interior. The unit has two branches located in Bratislava and Humenne. In general, the activities of the Dublin unit is organised into two teams: the team in Humenne manages outgoing cases and the team in Bratislava manages both incoming and outgoing cases and information requests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -451,558 +643,558 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau of Border and Foreign Police, Presidium of the Police Force | Úrad hraničnej a cudzineckej polície, Prezídia Policajného zboru </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Unit, Migration Office | Procedurálny odbor, Migračný úrad </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> . </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The team in Humenne manages outgoing cases and the team in Bratislava manages both incoming and outgoing cases.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The team in Bratislava manages information requests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal representative </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre for Legal Aid | Centrum právnej pomoci </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NGOs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational and Legal Department, Migration Office | Organizačný a právny odbor, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau of Border and Foreign Police, Presidium of the Police Force | Úrad hraničnej a cudzineckej polície, Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau of Border and Foreign Police, Presidium of the Police Force | Úrad hraničnej a cudzineckej polície, Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau of Border and Foreign Police, Presidium of the Police Force | Úrad hraničnej a cudzineckej polície, Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrative Court in Bratislava/Košice | Správny súd v Bratislave/Košiciach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 4(2) of the Asylum Act, employees of the Migration Office must provide applicants with comprehensive information on the asylum procedure within 15 days from the procedure’s commencement. This normally takes place during the registration phase and includes information on the Dublin procedure, together with general information on the asylum procedure, their rights and obligations, as well as contact details for the Centre for Legal Aid. Information is provided both orally and in writing through brochures available in 12 languages as per Annex X and XI of the Commission Implementing Regulation (EU) No 118/2014. The common leaflet is complemented by specific national information about time periods, the competent court to whom the appeal could be submitted and contact details of the asylum authority, UNHCR, Data Protection Authority, legal aid providers, the IOM and the Eurodac controller.</w:t>
@@ -1033,51 +1225,51 @@
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre for Legal Aid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides legal aid in appeals against a decision on a Dublin transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
@@ -1480,52 +1672,52 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There are no particular arrangements in place to identify family members, siblings or relatives of unaccompanied minors. In practice, the involvement of the Red Cross and UNHCR is welcomed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1578,51 +1770,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Slovakia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1724,51 +1916,203 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="BE21AED4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1847,51 +2191,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20230527" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?migracny-urad-mv-sr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?uhcp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov.sk/sudy-a-rozhodnutia/sudy/sud_176/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/sekcia/42-zakladne-informacie-o-azylovej-agende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2234" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2242" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20230527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?migracny-urad-mv-sr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?uhcp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov.sk/sudy-a-rozhodnutia/sudy/sud_176/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/sekcia/42-zakladne-informacie-o-azylovej-agende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>