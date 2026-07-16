--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -7,242 +7,50 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
-[...190 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Slovakia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
@@ -265,51 +73,51 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 June 2002: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts | ZÁKON z 20. júna 2002 o azyle a o zmene a doplnení niektorých zákonov, Act No. 480/2002 of 20 June 2002 on Asylum and on changes and amendments of some other acts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
@@ -328,51 +136,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Dublin unit is within the Migration Office of the Ministry of the Interior. The unit has two branches located in Bratislava and Humenne. In general, the activities of the Dublin unit is organised into two teams: the team in Humenne manages outgoing cases and the team in Bratislava manages both incoming and outgoing cases and information requests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -643,558 +451,558 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau of Border and Foreign Police, Presidium of the Police Force | Úrad hraničnej a cudzineckej polície, Prezídia Policajného zboru </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Unit, Migration Office | Procedurálny odbor, Migračný úrad </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> . </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The team in Humenne manages outgoing cases and the team in Bratislava manages both incoming and outgoing cases.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The team in Bratislava manages information requests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal representative </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre for Legal Aid | Centrum právnej pomoci </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NGOs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational and Legal Department, Migration Office | Organizačný a právny odbor, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau of Border and Foreign Police, Presidium of the Police Force | Úrad hraničnej a cudzineckej polície, Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, Migration Office | Dublinské stredisko, Migračný úrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau of Border and Foreign Police, Presidium of the Police Force | Úrad hraničnej a cudzineckej polície, Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau of Border and Foreign Police, Presidium of the Police Force | Úrad hraničnej a cudzineckej polície, Prezídia Policajného zboru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrative Court in Bratislava/Košice | Správny súd v Bratislave/Košiciach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 4(2) of the Asylum Act, employees of the Migration Office must provide applicants with comprehensive information on the asylum procedure within 15 days from the procedure’s commencement. This normally takes place during the registration phase and includes information on the Dublin procedure, together with general information on the asylum procedure, their rights and obligations, as well as contact details for the Centre for Legal Aid. Information is provided both orally and in writing through brochures available in 12 languages as per Annex X and XI of the Commission Implementing Regulation (EU) No 118/2014. The common leaflet is complemented by specific national information about time periods, the competent court to whom the appeal could be submitted and contact details of the asylum authority, UNHCR, Data Protection Authority, legal aid providers, the IOM and the Eurodac controller.</w:t>
@@ -1225,51 +1033,51 @@
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Centre for Legal Aid</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides legal aid in appeals against a decision on a Dublin transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
@@ -1672,52 +1480,52 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There are no particular arrangements in place to identify family members, siblings or relatives of unaccompanied minors. In practice, the involvement of the Red Cross and UNHCR is welcomed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the entry into force of the reformed EU asylum acquis, a new law on international protection will take effect in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1770,51 +1578,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Slovakia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1916,203 +1724,51 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2191,51 +1847,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2234" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2237" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2242" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2243" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20230527" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?migracny-urad-mv-sr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?uhcp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov.sk/sudy-a-rozhodnutia/sudy/sud_176/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/sekcia/42-zakladne-informacie-o-azylovej-agende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20230527" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?migracny-urad-mv-sr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?uhcp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justice.gov.sk/sudy-a-rozhodnutia/sudy/sud_176/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centrumpravnejpomoci.sk/sekcia/42-zakladne-informacie-o-azylovej-agende" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>