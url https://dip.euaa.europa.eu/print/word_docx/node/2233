--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,148 +7,354 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Romania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2221" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2222" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2223" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2224" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2226" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2227" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2228" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2229" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2230" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2231" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2232" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Romania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Romania is bound by the Dublin III Regulation and enforces its provisions directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">18 May 2006: Law No 122 of 4 May 2006 concerning asylum in Romania | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22 July 2015: Order No 441 of 4 April 2008 for determining the attributions of the authorities responsible for implementing the data in the Eurodac system and for establishing the practical methodology of cooperation in the application of European regulations in the field. | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ordin nr. 441/2008 din 4 aprilie 2008 pentru stabilirea atribuţiilor autorităţilor responsabile cu implementarea datelor în sistemul Eurodac şi pentru stabilirea metodologiei practice de cooperare în vederea aplicării regulamentelor europene în domeniu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dublin Unit, General Inspectorate of Immigration | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Serviciul Dublin, Inspectoratul General pentru Imigrări (IGI)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Dublin Unit is part of the Directorate for Asylum and Integration of the General Inspectorate for Immigration, which belongs to the Ministry of Internal Affairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -416,242 +622,249 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation Centres, Directorate for Asylum and Integration, General Inspectorate for Immigration | Centre de cazare, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation Centres, Directorate for Asylum and Integration, General Inspectorate for Immigration | Centre de cazare, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation Centres, Directorate for Asylum and Integration, General Inspectorate for Immigration | Centre de cazare, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Officers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate for Asylum and Integration, General Inspectorate for Immigration | Ofițeri Dublin, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Officers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate for Asylum and Integration, General Inspectorate for Immigration | Ofițeri Dublin, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Officers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate for Asylum and Integration, General Inspectorate for Immigration | Ofițeri Dublin, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Accommodation Centres, Directorate for Asylum and Integration, General Inspectorate for Immigration | Centre de cazare, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -666,201 +879,207 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Inspectorate for Immigration | Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Officers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directorate for Asylum and Integration, General Inspectorate for Immigration | Ofițeri Dublin, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări Migration Directorate, General Inspectorate for Immigration | Direcția Migrație, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation Centres, Directorate for Asylum and Integration, General Inspectorate for Immigration | Centre de cazare, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Police | Poliția de Frontieră Română Returns Unit, Directorate for Migration, General Inspectorate for Immigration | Serviciul Returnări, Direcția Migrație, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Police | Poliția de Frontieră Română Directorate for Migration, General Inspectorate for Immigration | Direcția Migrație, Inspectoratul General pentru Imigrări </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accomodation Centers, Directorate for Asylum and Integration, General Inspectorate for Immigration | Centrele de Cazare, Direcția Azil și Integrare, Inspectoratul General pentru Imigrări</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -1359,52 +1578,52 @@
         <w:t xml:space="preserve"> There are no specific tasks listed in national legislation on the role of a legal guardian in supporting the minor in the Dublin procedure. The legal guardian of an unaccompanied minor is assisting the minor through all the procedures regarding the international protection request. The legal guardians are not specifically trained on the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The preliminary interview which is held in the registration phase of the asylum claim follows specific rules which address the early detection of potential family reunification cases (see organisation of the interview).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1457,197 +1676,382 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="8B7D02EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1726,55 +2130,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/91271" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igi.mai.gov.ro/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylum.jrsromania.ro/map/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politiadefrontiera.ro/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2221" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2226" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2227" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2229" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2231" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2232" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/91271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://igi.mai.gov.ro/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylum.jrsromania.ro/map/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politiadefrontiera.ro/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>