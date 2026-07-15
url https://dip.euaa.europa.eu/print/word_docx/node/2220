--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,168 +7,360 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Poland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2208" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2209" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2210" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2211" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2213" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2214" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2215" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2216" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2217" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2218" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2219" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Poland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poland is bound by the Dublin III Regulation and applies its provisions directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 36(1) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act of 13 June 2003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the Protection of Foreigners provides that as soon as an application for international protection is transferred by the Border Guard authority, the Head of the Office for Foreigners will carry out the procedure for determining the Member State responsible referred to in Article 20 of Regulation 604/2013. Furthermore, Article 393 of the Act of 12 December 2013 on Foreigners is also relevant when there is no asylum application lodged in Poland and the applicant is staying illegally.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dublin Unit, Department of Refugee Procedures, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Office for Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | Wydział Postępowań Dublińskich, Departament Postępowań Uchodźczych, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Urząd do Spraw Cudzoziemców</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> The Dublin Unit is part of the Department of the Refugee Procedures of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Office for Foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which falls under the Ministry of the Interior and Administration. The Dublin Unit is organised into three working teams: an IN section, OUT section and office services/secretariat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competencies of the entity:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
@@ -419,352 +611,352 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Guard | Straż Graniczna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal guardian for unaccompanied minors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Guard | Straż Graniczna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Guard | Straż Graniczna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and the office services (secretariat) of the Department for Refugee Procedures of the Office for Foreigners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Unit, Department of Refugee Procedures, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office for Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Wydział Postępowań Dublińskich, Departament Postępowań Uchodźczych, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urząd do Spraw Cudzoziemców</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Unit, Department of Refugee Procedures, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office for Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Wydział Postępowań Dublińskich, Departament Postępowań Uchodźczych, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urząd do Spraw Cudzoziemców</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Unit, Department of Refugee Procedures, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office for Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | Wydział Postępowań Dublińskich, Departament Postępowań Uchodźczych, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urząd do Spraw Cudzoziemców</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal aid is provided by the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office for Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urząd do Spraw Cudzoziemców</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Providers are selected advocates, legal counsellors or three NGOs contracted by the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office for Foreigners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urząd do Spraw Cudzoziemców</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -786,262 +978,262 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Proceedings Section of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Guard | Straż Graniczna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Proceedings Section of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Guard | Straż Graniczna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin Proceedings Section of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Guard | Straż Graniczna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal guardian for unaccompanied minors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Guard | Straż Graniczna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Board | Rada do Spraw Uchodźców</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information on the Dublin procedure is provided by the Border Guard at the moment of lodging the application for international protection. The applicant is provided with the common information leaflet which is also complemented with specific national information on persons/authorities responsible for different stages of the procedure including the Eurodac controller, asylum authority, national appeal authority, UNHCR office, legal aid providers/refugee/child supporting organisations, national authority for children and the responsible authority for carrying out the Dublin procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors receive the specific leaflet for unaccompanied minors, based on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Commission Implementing Regulation (EU) No 118/2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Throughout their stay in Poland, applicants also receive information on the Dublin procedure from staff in reception centres, and they can also contact the Dublin Unit to receive information about their case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General information on the Dublin procedure is also available in the official </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Office for Foreigners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1062,51 +1254,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation of the interview:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There is a separate personal interview conducted by the Border Guard during the lodging of the asylum application by a foreigner. Moreover, questions related to the application of the criteria set out in the Dublin III Regulation are included in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">registration form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which is filled in by the Border Guard and included into the case file. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Persons present during interview:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the applicant, Border Guard officer, translator if needed, legal representative, guardian where applicable, other persons if needed.</w:t>
       </w:r>
@@ -1206,133 +1398,133 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deadline for review/appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The time limit to lodge an appeal is 14 days from the notification of the decision (Article 129(2) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code of Administrative Procedure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deadline for decision on the review/appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 month from the date of receipt of the appeal (Article 35(1) and (3) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code on Administrative Procedure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">). The Refugee Board is obliged to resolve matters without undue delay.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suspensive effect of the review/appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeals have an automatic suspensive effect (Article 130 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code of Administrative Procedure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -1440,51 +1632,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suspensive effect of the review/appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The complaint to the Voivodship Administrative Court and the Supreme Administrative Court do not have an automatic suspensive effect, however the foreigner may request the court for suspension of execution the transfer decision. The administrative body has also competence to suspend it ex officio. (Articles 52(1), 53(1), 61(3), 173(1)(2) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law on Proceedings before Administrative Courts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1587,52 +1779,52 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> For restoring family links in the Dublin context, in addition to the process described in Article 2(7) of the Commission Implementing Regulation (EU) 118/2014, Poland relies on assistance by the Red Cross. This is based on an agreement with the Office for Foreigners. In practice, family tracing is initiated when an unaccompanied minor declares the presence of family members in other Member States. Informal requests from NGOs acting on behalf of unaccompanied children may also initiate family tracing in Poland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The earliest stage at which a potential family reunification case can be identified is at the individual interview conducted by the Border Guard. The next stage is initial review of the case at the Office for Foreigners (office services/secretariat of the Department for Refugees). Foreigners also request reunification with families and provide documents on their own at later stages of asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1685,51 +1877,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Poland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1831,51 +2023,203 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="67AB49D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1954,51 +2298,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20031281176/U/D20031176Lj.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc-en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strazgraniczna.pl/pl/straz-graniczna/struktura-sg/oddzialy-sg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/rada-ds-uchodzcow" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2014:039:0001:0043:EN:PDF" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udsc.gov.pl/en/uchodzcy-2/uchodzcy/prawa-i-obowiazki/prawa/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/43E05hJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU19600300168/U/D19600168Lj.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsa.gov.pl/ustawy/ustawa-z-dnia-30-sierpnia-2002-r%2cnews%2c36%2c647.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2208" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2211" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2214" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2216" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2217" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2218" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU20031281176/U/D20031176Lj.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc-en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/udsc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strazgraniczna.pl/pl/straz-graniczna/struktura-sg/oddzialy-sg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/rada-ds-uchodzcow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=OJ:L:2014:039:0001:0043:EN:PDF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udsc.gov.pl/en/uchodzcy-2/uchodzcy/prawa-i-obowiazki/prawa/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/43E05hJ" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isap.sejm.gov.pl/isap.nsf/download.xsp/WDU19600300168/U/D19600168Lj.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsa.gov.pl/ustawy/ustawa-z-dnia-30-sierpnia-2002-r%2cnews%2c36%2c647.php" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>