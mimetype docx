--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,50 +7,242 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2182" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2183" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2184" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National Legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2185" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2187" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2188" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2189" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2190" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2191" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2192" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2193" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
@@ -58,112 +250,112 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the Dublin III Regulation (AMMR) and enforces its provisions directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National Legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Dublin III Regulation is applied directly in Lithuania, however, reference to the regulation is made in:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004 | Įstatymas Dėl Užsieniečių Teisinės Padėties - 2004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24/02/2016: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministerial Order on Description of Procedure Granting and Withdrawing of Asylum in the Republic of Lithuania | Lietuvos Respublikos Vidaus Reikalų Ministras Įsakymas Dėl Prieglobsčio Lietuvos Respublikoje suteikimo ir panaikinimo tvarkos aprašo patvirtinimo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26/05/2025: Order of the Minister of Social Security and Labour of the Republic of Lithuania, Minister of the Interior of the Republic of Lithuania, Minister of Health of the Republic of Lithuania on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">approval of the description of the procedure for the accommodation of unaccompanied minor foreigners, the search for family members or other legal representatives of unaccompanied minor foreigners who are not asylum seekers, the determination of their legal status and the performance of other procedural actions related to them, and the determination of the age of aliens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Asylum Division, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Migration Department, Ministry of Internal Affairs | Prieglobsčio skyrius, Migracijos departamentas, Lietuvos Respublikos vidaus reikalų ministerija</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> An autonomous Dublin unit does not exist. The Asylum Division, which is part of the Migration Department under the Ministry of Internal Affairs, is the authority responsible for Dublin cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -434,549 +626,549 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Department | Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Border Guard Service | Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Territorial divisions of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Department | Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Border Guard Service | Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Border Guard Service | Valstybės sienos apsaugos tarnyba </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Department | Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Division, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Department | Prieglobsčio skyrius, Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asylum Division, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Department | Prieglobsčio skyrius, Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Territorial divisions of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Department | Migracijos departamentas </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Border Guard Service | Valstybės sienos apsaugos tarnyba </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Integration Agency / Priėmimo ir integracijos agentūra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception and Integration Agency / Priėmimo ir integracijos agentūra provides free legal aid and representation services upon the applicant’s request. Service providers are individuals or organisations who are under contract with the Reception ang Integration Agency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Department | Migracijos departamentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Border Guard Service | Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Border Guard Service | Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Border Guard Service | Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Border Guard Service | Valstybės sienos apsaugos tarnyba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Administrative Court | Regionų administracinis teismas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information is provided by the officers of the State Border Guard Service upon arrival. When a person applies for asylum, he or she is given </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">a leaflet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> providing general information about the Dublin procedure, Eurodac and the rights and obligations of an asylum seeker. The leaflet has been prepared in accordance with Article 4 of the Dublin Regulation. National information provided in this leaflet - contacts in Lithuania (Migration Department, State Data Protection Inspectorate, UNHCR Representative in Lithuania, IOM Vilnius Office, Lithuanian Red Cross Society and Vilnius Archdiocese Caritas).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new information leaflets are being prepared by the EUAA (according to Article 20(2) of the AMMR). The Agency has set up a working group of MS representatives for this purpose. The leaflets will be available in multiple languages and should include the information specified in Article 19 of the AMMR. MS will have the opportunity to supplement them with their own specific information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is entitled to contact the Migration Department for more information on the Dublin procedure and/or contact the office of the United Nations High Commissioner for Refugees (UNHCR) in Lithuania.</w:t>
       </w:r>
@@ -1377,52 +1569,52 @@
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon arrival of unaccompanied minors in the Agency, a general best interests of the child form is filled out, which also includes questions about relatives. The asylum application form also includes questions about family members, family ties, and the place of residence of relatives. After evaluating the answers, the Dublin procedure can be identified. Having noticed possible family reunification, the SBGS and the Agency notifies the Migration Department.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon receiving information about an unaccompanied minor foreign national, the Migration Department, together with non-governmental or international organizations operating in the Republic of Lithuania and the representative appointed to the unaccompanied minor foreign national in accordance with the procedure established by the legal acts of the Republic of Lithuania regulating the appointment of a representative, shall, without delay and no later than within 3 working days from the date of receipt of the information, organize a search for the family members or other legal representatives of the unaccompanied minor foreign national.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1475,51 +1667,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1621,51 +1813,203 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="09EEB760"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1744,51 +2088,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.42837E5A79DD/asr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/0a918630dc0311e59019a599c5cbd673/asr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/d867b9943a2611f0b070ee7f1ceefc75" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/home" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vsat.lrv.lt/lt/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://administracinis.teismas.lt/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/atmintines-prieglobscio-prasytojams" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2182" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2185" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2189" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2190" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2191" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.42837E5A79DD/asr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/0a918630dc0311e59019a599c5cbd673/asr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/d867b9943a2611f0b070ee7f1ceefc75" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vsat.lrv.lt/lt/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piia.lrv.lt/en/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://administracinis.teismas.lt/en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migracija.lt/atmintines-prieglobscio-prasytojams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>