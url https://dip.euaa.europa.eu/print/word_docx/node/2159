--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -7,50 +7,242 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin procedure - Netherlands</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2147" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2148" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2149" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2150" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2152" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2153" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2154" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2155" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2156" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2157" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2158" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin procedure - Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
@@ -58,133 +250,133 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands is bound by the Dublin III Regulation and enforces it directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands is bound by the Dublin III Regulation (AMMR) and enforces it directly. Relevant legislative provisions implementing the Dublin Regulation can also be found in:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act 2000 | Vreemdelingenwet 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Circular 2000 (A) | Vreemdelingencirculaire 2000 (A)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Circular 2000 (C) | Vreemdelingencirculaire 2000 (C)</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie-en Naturalisatiedienst</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Place in the institutional framework:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Centralised.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• The Dublin team is within the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Immigration and Naturalisation Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which is under the responsibility of the Ministry of Asylum and Migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• The unit is part of the main asylum authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -442,447 +634,447 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie-en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie-en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie-en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie-en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie-en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie-en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Aid Board | Raad voor Rechtsbijstand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie-en Naturalisatiedienst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Repatriation and Departure Service | Dienst Terugkeer en Vertrek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Providing information on the transfer modalities to the applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Repatriation and Departure Service | Dienst Terugkeer en Vertrek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accompanying/escorting applicants during a Dublin transfer when necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Netherlands Marechaussee | Koninklijke Marechaussee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Receiving applicants transferred under the Dublin procedure (meeting applicants at the airport/border crossing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Netherlands Marechaussee | Koninklijke Marechaussee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">District Court of the Hague | Rechtbank Den Haag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to the common information leaflet, information is provided through national leaflets with specific information on the Dublin procedure. The leaflets are available in 11 languages and describe every stage of the procedure. Information is also provided orally at the meetings with the legal representative during the Dublin procedure.</w:t>
@@ -1035,51 +1227,51 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Competent authority/court</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">District Court of the Hague | Rechtbank Den Haag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deadline for review/appeal</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1229,101 +1421,101 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment of the best interests of the child:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There are no specific procedures or additional factors considered to assess the best interests of the child for outgoing transfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When an incoming request from another Member State is based on Article 8(2) of the Dublin III Regulation, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Child Protection Board | Raad voor de Kinderbescherming</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Dutch Ministry of Justice and Security investigates whether the relative can take care of the child and assesses the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal guardian:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Unaccompanied minors are appointed a legal guardian. The legal guardian supports the unaccompanied minor in the procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> An unaccompanied minor will have a registration interview. In the registration interview, questions are asked on family and relatives in the country of origin and in EU+ member states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1376,51 +1568,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1522,51 +1714,203 @@
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="64634F78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1645,51 +1989,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011823/2024-07-25/#Hoofdstuk3_Afdeling4_Paragraaf3_Artikel37" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012287/2024-08-15#BijlageM19A" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012288/2024-07-25" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvr.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dienstterugkeerenvertrek.nl/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.marechaussee.nl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rechtspraak.nl/Organisatie-en-contact/Organisatie/Rechtbanken/Rechtbank-Den-Haag/Contact" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kinderbescherming.nl/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2147" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2148" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2153" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2155" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2158" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0011823/2024-07-25/#Hoofdstuk3_Afdeling4_Paragraaf3_Artikel37" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012287/2024-08-15#BijlageM19A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0012288/2024-07-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvr.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dienstterugkeerenvertrek.nl/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.marechaussee.nl/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rechtspraak.nl/Organisatie-en-contact/Organisatie/Rechtbanken/Rechtbank-Den-Haag/Contact" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kinderbescherming.nl/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>