--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,111 +7,351 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information provision - Czechia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-199" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-200" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-201" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-7565" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-202" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-203" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-204" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-205" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">First instance determination</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-206" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-207" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement and humanitarian admissions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-208" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Content of protection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-209" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information in reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-210" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-211" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">In detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision - Czechia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Czechia is bound by EU legislation and has transposed relevant provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act No 325/1999 Coll. on Asylum | Zákon č. 325/1999 Sb., o azylu, (11 November 1999)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and further amendments.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11/11/1999: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Asylum: Act No 325/1999 Coll. on Asylum | Zákon č. 325/1999 Sb., o azylu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and other stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
@@ -165,340 +405,340 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reception</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Facilities Administration (RFA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> / Správa uprchlických zařízení (Ministerstvo vnitra)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registration of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assessment of application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication of first instance decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Content of protection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refugee Facilities Administration (RFA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Appeal procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Department for Asylum and Migration Policy (Ministry of the Interior of the Czech Republic) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odbor azylové a migrační politiky (Ministerstvo vnitra České republiky)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Regional Court</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -567,63 +807,63 @@
         <w:t xml:space="preserve">Provision of information in the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the context of asylum procedures, the provision of information to third-country nationals is highly structured and involves multiple actors. At border crossing points or in transit areas of international airports, the Police and entities responsible for organizing legal aid are mandated, under Section 3a (2) of the Act on Asylum, to provide information about international protection to individuals intending to apply. Information provision at this stage is conducted in a language understood by the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Before the provision of applicant’s personal data, the Ministry of Interior (MOI) provides applicants with detailed written materials, including the document that outlines the steps of the process, rights, obligations, and interview requirements, as stipulated in Section 10(1) of the Asylum Act. In practice, the processes of lodging and registering often overlap, creating a unified initial phase. The MOI also hosts updated information on its </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">APPlicant portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, offering a comprehensive guide for all those applying for international protection in Czechia. Additionally, materials from organizations like UNHCR complement official information, covering procedural guidance, applicants' rights, and obligations. UNHCR and NGOs distributes materials at arrival centres, reception facilities, and detention centres. These resources are available in English, Russian, Ukrainian, Arabic, Turkish, Farsi, Vietnamese, Spanish, French, Czech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For applicants in detention, the provision of information is tailored to their circumstances. The Police inform detained individuals of their right to apply for international protection, presenting this information in written form and, where necessary, orally. Detention facilities also house resources from the Refugee Facilities Administration (RFA) and NGOs. Targeted materials, such as those for children or survivors of human trafficking, are developed by NGOs and are available at detention and reception facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information provided covers procedural timelines and interview protocols to special provisions for vulnerable individuals. For example, Section 89(2) of the Act details how unaccompanied minors are informed of their rights and the process for medical examinations to determine age. Furthermore, the MOI's guidance includes the opportunity for all applicants to undergo medical examinations to identify potential signs of persecution or harm. The materials are disseminated through written brochures, oral communication, and digital platforms.</w:t>
       </w:r>
@@ -649,51 +889,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants for international protection in Czechia are provided with detailed information about the application of the Dublin III Regulation at the earliest stage when a potential Dublin case is identified, based on the information available at the time their application for international protection is lodged. They receive a document titled “Information about the Dublin procedure for applicants for International Protection,” which outlines the essential aspects of the Dublin procedure. Caseworkers from the Dublin Unit or, in some cases, staff from the Asylum Unit may provide oral explanations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information covers the purpose of the procedure, the importance of sharing relevant information with authorities and specific provisions concerning family unity and cases involving dependent persons. Applicants are informed about their responsibilities, such as the burden of proof regarding family relationships or humanitarian reasons and the applicable time limits. The information also addresses legal remedies, including the possibility of detention, the protection and accessibility of personal data and the availability of free legal aid. Contact details for various NGOs and state institutions that can provide assistance are also included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information is delivered primarily in written form, with applicants receiving a hard copy of the document. If necessary, staff may provide oral explanations. The written material is available in 18 languages commonly spoken by applicants, including Albanian, English, Arabic, Armenian, Czech, Chinese, Dari, French, Georgian, Kurdish, Mongolian, Persian, Russian, Spanish, Turkish, Ukrainian, Uzbek, and Vietnamese. This multilingual approach ensures accessibility for applicants from diverse linguistic backgrounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additional resources, such as specific national information, complement the common information leaflet. The Ministry of Interior's </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides further details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a transfer decision is issued, applicants receive comprehensive guidance on their legal remedies. This information is included in the transfer decision itself and in the “Information about the Dublin procedure for applicants for International Protection” document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -937,95 +1177,95 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Employment-related rights are included in the Information for International Protection Applicants document. This information is supplemented by RFA staff through oral explanations during orientation sessions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education-related information is provided in writing and orally by RFA staff. It outlines the educational rights of applicants and the opportunities available, including the compulsory primary education for children and subsequent educational options.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For further information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">RFA Website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When third-country nationals are detained, they are provided with clear and comprehensive information about the reasons for their detention and the procedures for challenging the detention order. This information is delivered in both written and oral. Initially, upon being detained, the police provide detainees with a written document that outlines the legal grounds for their detention, the maximum duration they can be held, and their rights, including the right to file a legal action against the detention decision and to request a review of the grounds for their detention. This document also assures detainees that the decision on detention does not impact their rights or the outcome of their international protection procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon entry into the detention facility, Refugee Facilities Administration (RFA) staff further inform detainees about their rights and obligations, as well as the specific rules that apply within the facility. This information is delivered both orally and in written form, ensuring that detainees understand the procedures and expectations. The written materials, prepared by the police and RFA, are translated into the detainees’ native languages. Additionally, these materials explain the definition of a vulnerable person, instructions on the steps to follow after detention, and the duration of the detention period as specified in the formal decision.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1078,51 +1318,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1226,51 +1466,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D853DE03"/>
+    <w:nsid w:val="A63CABCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1373,52 +1613,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="51618FF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1499,51 +1890,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/clanek/podrobnejsi-informace-o-prubehu-spravniho-rizeni-o-udeleni-mezinarodni-ochrany.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.applicant.cz/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/clanek/dublinsky-system.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applicant.cz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-199" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-7565" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-203" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-205" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/mvcren/article/procedure-for-granting-international-protection-in-the-czech-republic.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/en/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/migrace/clanek/podrobnejsi-informace-o-prubehu-spravniho-rizeni-o-udeleni-mezinarodni-ochrany.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.applicant.cz/en/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mvcr.cz/clanek/dublinsky-system.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.applicant.cz/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>