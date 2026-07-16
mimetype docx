--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -1318,51 +1318,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Information provision - Czechia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1466,51 +1466,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A63CABCB"/>
+    <w:nsid w:val="A7675377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1614,51 +1614,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="51618FF2"/>
+    <w:nsid w:val="38E8AD30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>