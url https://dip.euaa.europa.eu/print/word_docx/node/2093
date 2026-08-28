--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -7,148 +7,354 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ireland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dublin Procedure - Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2081" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2082" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2083" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2084" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2086" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2087" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2088" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2089" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Notification of the transfer decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2090" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remedies</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2091" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Transfer arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2092" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for minors in the Dublin procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dublin Procedure - Ireland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ireland is bound by the Dublin III Regulation (AMMR) and applies its provision directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">National legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act 2015, No 66 of 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, updated to 1 May 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authorities and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity responsible for the Dublin procedure (the application of the criteria and mechanisms for determining the Member State responsible):</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dublin Unit, International Protection Office | An Oifig Um Choisant Idirnáisiúnta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Place in the institutional framework: The Dublin unit belongs to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Office of the Department of Justice, Home Affairs and Migration.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Competencies of the entity:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -402,292 +608,300 @@
           <w:insideV w:val="single" w:sz="4" w:color="000000"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Handing over the common leaflet on the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Office | An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conducting the Dublin interview (specifically for the Dublin procedure, as part of the registration interview or handing the form to be completed during registration)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Office | An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Referral of cases to the Dublin unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Office | An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to a take charge or take back request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, International Protection Office | Aonad Bhaile Átha Cliat - An Oifig Um Chosaint Idirnáisiúnta </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immigration Service Delivery | Seachadadh Seirbhísí Inimirce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sending and replying to information requests to/from another Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, International Protection Office | An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notification of the transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dublin Unit, International Protection Office | An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free legal assistance during the appeal of a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Aid Board | Bord um Chúnamh Dlíthiúil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Representation of the asylum authority in an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Office | An Oifig Um Chosaint Idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organising the transfer to the responsible Member State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
@@ -803,156 +1017,160 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Court/authority responsible for deciding on an appeal against a transfer decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Protection Appeals Tribunal | An binse um achomharic i dtaobh cosaint idirnáisiúnta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provision of information on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A series of leaflets are provided by the International Protection Office about the Dublin III Regulation including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">“I’m in the Dublin Procedure. What does this mean?”</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">“which country will handle my claim?”</w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The leaflets are made available where applicants apply for international protection and complete their registration form. They are also available on the IPO website. When possible, the leaflets are made available in the applicant’s mother tongue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When applicants are invited to an interview they have the option of having an interpreter or cultural mediator present, during which the Dublin III Regulation will be explained again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Right to legal counselling on the Dublin procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants have access to legal assistance at first instance in the Dublin procedure, as well as in the appeal stage against a Dublin decision, which covers legal advice and representation in the interview. An applicant who is subject to the Dublin III Regulation may access legal information through the Legal Aid Board for a fee of EUR 10. Information on the role of Legal Aid Board Private Practitioners when it comes to legal advice is published on their </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and shows that it also applies in the context of the Dublin procedure. This assistance also applies to the appeal where legal representation is available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personal interview for determining the Member State responsible</w:t>
       </w:r>
     </w:p>
@@ -1258,52 +1476,52 @@
         <w:t xml:space="preserve"> Section 12 of the International Protection Act 2015 sets out the provisions for unaccompanied minors in the asylum process. It covers the appointment of a legal guardian for unaccompanied minors, the guardian’s duty to represent and support the minor, and to act in the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection of potential family reunification cases:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Article 9 of the Dublin III Regulation outlines that Member States must make all reasonable efforts to detect family links early in the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1356,199 +1574,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Dublin procedure - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2BBB19B6"/>
+    <w:nsid w:val="E6A4AB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1651,52 +1902,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="513CF944"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1777,55 +2179,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_Part-B_EN%20-%202023.pdf/Files/Dublin_leaflet_Part-B_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_Part-A_EN%20-%202023.pdf/Files/Dublin_leaflet_Part-A_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/our-services/legal-aid-services/services-for-international-protection-applicants/services/general-information/legal-services.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2081" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2086" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2089" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipo.gov.ie/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectionappeals.ie/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_Part-B_EN%20-%202023.pdf/Files/Dublin_leaflet_Part-B_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.gov.ie/en/IPO/Dublin_leaflet_Part-A_EN%20-%202023.pdf/Files/Dublin_leaflet_Part-A_EN%20-%202023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaidboard.ie/en/our-services/legal-aid-services/services-for-international-protection-applicants/services/general-information/legal-services.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>