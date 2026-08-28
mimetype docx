--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -1755,51 +1755,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E6A4AB4C"/>
+    <w:nsid w:val="E7FC7D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1903,51 +1903,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="513CF944"/>
+    <w:nsid w:val="B3F7F815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>