--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -51,79 +51,81 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus is bound by the recast Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugees (Amendment) Law of 2016 N. 105(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on 14 October 2015.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14/10/2016: Cyprus transposed the recast Reception Conditions Directive by the Refugees (Amendment) Law of 2016 N. 105(I)/2016 | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ο περί Προσφύγων (Τροποποιητικός) Νόμος Αριθμός 105(Ι) του 2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
@@ -311,51 +313,52 @@
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Commission Representation and Cyprus:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> The European Commission Representation in Cyprus has supported the process of drafting of standard operating procedures for the operation of the First Reception Centre Pournara and oversees their implementation by all competent services. In the framework of the relevant action plan agreed between the Commission and the Government of Cyprus, the Commission also oversees the implementation of the measures, including reception-related activities. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOM:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Informs applicants about the Assisted Voluntary Return and Reintegration (AVRR) programme. In April 2020, the IOM in Cyprus launched an </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">initiative</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> to facilitate transition into adulthood of unaccompanied minors through a semi-independent housing structure programme which hosts unaccompanied children over 16 years old. With the specific initiative, the IOM aims to facilitate the inclusion of children in local society and safeguards their rights.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNHCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: Provides legal support and advocacy on rights and obligations of applicants and beneficiaries of international protection. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2330,63 +2333,65 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Capacity for safe zone D (families): 100 persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are accommodated temporarily in a safe zone at the First Reception Centre for a short stay to proceed to registration, identification, medical examinations, registration and lodging of the application. After this short period in the safe zone, unaccompanied minors are referred to the Social Welfare Services and transferred to an adapted shelter where they are provided with the necessary services, including the appointment of a guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In legislation, there are special provisions for </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Article 9ΚΕ) and </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">victims of torture and violence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Article ΚΣΤ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Current housing arrangements for applicants with special needs (operated by Social Welfare Services):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2738,51 +2743,52 @@
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8475" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In March 2019, the </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Council of Ministers approved the revision</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of material reception conditions </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblGrid>
               <w:gridCol w:w="8475" w:type="dxa"/>
               <w:gridCol w:w="8475" w:type="dxa"/>
               <w:gridCol w:w="8475" w:type="dxa"/>
             </w:tblGrid>
             <w:tblPr>
               <w:tblW w:w="9072" w:type="dxa"/>
               <w:tblCellSpacing w:w="45" w:type="dxa"/>
               <w:tblLayout w:type="autofit"/>
               <w:tblCellMar>
                 <w:top w:w="80" w:type="dxa"/>
                 <w:left w:w="115" w:type="dxa"/>
                 <w:right w:w="115" w:type="dxa"/>
                 <w:bottom w:w="80" w:type="dxa"/>
               </w:tblCellMar>
@@ -4070,51 +4076,52 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information currently not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 9ΚF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Refugee Law stipulates the following profiles of applicants considered to be vulnerable within the reception system or offered special reception arrangements:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4545,51 +4552,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employers are responsible to have all social insurance obligations settled, employer’s liability insurance, medical insurance and a contract approved by the Labour Office in the name of the asylum applicant. There are no costs for the asylum applicant. The employer must keep the contract that was approved by the Labour Office.  As of October 2021, with a </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">decree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of the Minister of Labour, Welfare and Social Insurance, asylum applicants are allowed to work in the following sectors and jobs:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, animal husbandry, fishery, animal shelters and pet hotels:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Agricultural workers, animal husbandry workers/poultry farm labourers, fishery workers, fish farm workers, animal caretakers. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4684,51 +4692,52 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Since June 2021, the Ministry of Labour operates an </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">online system</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for new registrations and renewals for unemployed persons, including applicants for international protection. The platform offers services to employers who can post job openings and receive interview requests from candidates. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adults’ access to vocational training </w:t>
             </w:r>
           </w:p>
@@ -4919,96 +4928,98 @@
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In practice, access to healthcare is limited. Asylum seekers are not beneficiaries of the National Health System (GESY) per se.  There is a specific medical scheme for asylum seekers which offers the same health benefits as the beneficiaries of the National Health System. (Article 16(d) of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Health System Law of 2001 (89(I)/2001)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Education, Sport and Youth is responsible for access to the education system. The national legal framework specifies that access to public education is granted immediately and, in any case, within 3 months from the date of submission of the application by the minor or the guardian of the minor. The right of underage applicants or minor children of applicants to attend secondary education is not affected by a transition to adulthood.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation of classes:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Relevant information on the organisation of classes can be found consulting the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DRASE programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> under the Ministry of Education. According to the national legislation, if necessary, preparatory classes for minors are provided, including language courses, to facilitate their access to and participation in the public education system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If access to the public education system is impossible due to the special situation of a minor, the competent services of the Ministry of Education and Culture may implement other regulatory acts related to education, according to the Education Act, Education of Children with Special Needs Law, and the Regulations on the Education and Training of Children with Special Needs of 2001 and 2013.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
       </w:r>
     </w:p>
@@ -5442,199 +5453,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FE00D234"/>
+    <w:nsid w:val="68C2FBE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5738,51 +5782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A5C6C0E7"/>
+    <w:nsid w:val="8961BB45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5886,51 +5930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2C0AB218"/>
+    <w:nsid w:val="797849C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6034,51 +6078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AA16EB6E"/>
+    <w:nsid w:val="B298E215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6182,51 +6226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="ACB4477C"/>
+    <w:nsid w:val="C401B2AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6330,51 +6374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BD429985"/>
+    <w:nsid w:val="6F490E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6478,51 +6522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DEF5B444"/>
+    <w:nsid w:val="1EBEBF43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6626,51 +6670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5E64CDE0"/>
+    <w:nsid w:val="CD8AC1BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6774,51 +6818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3ACEB769"/>
+    <w:nsid w:val="19C72293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6922,51 +6966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E97DCC13"/>
+    <w:nsid w:val="660558F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7070,51 +7114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="72F86627"/>
+    <w:nsid w:val="459D50E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7377,51 +7421,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_105.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iom.int/news/iom-supports-transition-adulthood-unaccompanied-migrant-children-cyprus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc8f0e76d6-9092-c467-2a63-f2cdafb2ab35.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc2b14b96c-ccd1-9192-9c4f-09ee5d9fb8fc.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mof.gov.cy/mof/gpo/gpo.nsf/All/0670920052D93E7FC2258577001F9CC2/%24file/4675%2029%205%2020%20PARARTIMA%204o%20MEROS%20I.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc7b68cfd9-a0a8-c4c5-36ea-0b68a0fc074b.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlsi.gov.cy/mlsi/dl/dl.nsf/76e9ef5cadba76dfc225809f002ac669/47e9a38e774d6884c225809f002c0d2f/%24FILE/%ce%9a.%ce%94.%ce%a0.%20413%202021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pescps.dl.mlsi.gov.cy/CPSWeb/f001w.jsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/non-ind/2001_1_89/full.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdet.moec.gov.cy/index.php/el/erga/programmatiki-2014-2020/17-2014-2020/118-draseis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>