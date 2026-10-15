--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -7,121 +7,790 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception - Cyprus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2040" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception system</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2041" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2042" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2043" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2044" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2045" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Organisational aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2046" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Allocation of applicants to geographical areas within their territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2047" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Staff and training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2048" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception phases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2050" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contingency planning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2051" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2052" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2053" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Premises at the border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2054" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Initial reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2055" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Collective accommodation centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2056" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Individual accommodation centres (such as private houses, flats, hotels)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2057" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Temporary solutions when housing capacities are temporarily exhausted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2058" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2059" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2060" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Definition of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2062" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions provided in kind</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2063" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Financial allowances and vouchers </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2064" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2065" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Rights and obligations during reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2066" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Provision of information and counselling</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2067" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Freedom of movement within the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2068" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Employment and vocational training</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2069" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2070" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Education for minors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2071" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Socio-cultural orientation and language learning</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2072" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2073" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrangement of private accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2074" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Contribution to reception and healthcare costs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2075" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sufficient means test</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2076" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sanction regimes, reduction or withdrawal of material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2077" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Circumstances for reducing or withdrawing material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2078" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-2079" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review of the sanction decision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception - Cyprus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 5/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyprus is bound by the recast Reception Conditions Directive and has transposed its provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Refugees (Amendment) Law of 2016 N. 105(I)/2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on 14 October 2015.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14/10/2016: Cyprus transposed the recast Reception Conditions Directive by the Refugees (Amendment) Law of 2016 N. 105(I)/2016 | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ο περί Προσφύγων (Τροποποιητικός) Νόμος Αριθμός 105(Ι) του 2016</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
@@ -310,51 +979,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Commission Representation and Cyprus:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> The European Commission Representation in Cyprus has supported the process of drafting of standard operating procedures for the operation of the First Reception Centre Pournara and oversees their implementation by all competent services. In the framework of the relevant action plan agreed between the Commission and the Government of Cyprus, the Commission also oversees the implementation of the measures, including reception-related activities. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOM:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Informs applicants about the Assisted Voluntary Return and Reintegration (AVRR) programme. In April 2020, the IOM in Cyprus launched an </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">initiative</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> to facilitate transition into adulthood of unaccompanied minors through a semi-independent housing structure programme which hosts unaccompanied children over 16 years old. With the specific initiative, the IOM aims to facilitate the inclusion of children in local society and safeguards their rights.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNHCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: Provides legal support and advocacy on rights and obligations of applicants and beneficiaries of international protection. </w:t>
@@ -373,99 +1042,99 @@
               <w:rPr/>
               <w:t xml:space="preserve">supports residents in the three Asylum Service centres with the provision of medicine which is not included in the general health system of the country and on some occasions with special material needs for example packages for pregnant women, wheelchairs and other support equipment for persons with disabilities.  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil society organisations: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil society actors operating in and with Kofinou Reception and Accommodation Centre have main areas of competence in:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of information on asylum and reception;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Provision of information on legal assistance and representation;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Support in the integration of adults and children;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">English lessons for residents and recreational activities;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanitarian aid and legal support. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisational aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception for asylum seekers is managed at a centralised level. The Asylum Service is responsible for the overall management of the reception system and has a coordinating role in the operations of the reception and accommodation centres. Day-to-day operations of the centres is usually delegated to the private sector and in some cases Asylum Service staff who are present in the centres. The Asylum Service may outsource services to other public entities or private providers to perform daily activities related to logistical aspects and maintenance of reception premises.</w:t>
       </w:r>
@@ -545,246 +1214,246 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It is not required to completed specific training before working at a reception centre. Reception centre staff can take the following training provided by the EUAA: introduction to the legal framework of fundamental rights and international protection in the EU, introduction to ethical and professional standards, introduction to communication for asylum and reception practitioners, working with an interpreter, introduction to vulnerability,  and introduction to reception. The goal is for new staff to complete some of these training courses before starting to work at a reception centre. More specialised trainings by the EUAA are provided to Asylum Service staff working at reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception phases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants are entitled to material reception conditions from the moment they lodge an application for international protection. Applicants then receive a document entitled “Confirmation of submission of an application for international protection”. This document secures the rights and benefits stipulated in the Refugee Law and particularly:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the right to remain in areas controlled by the Republic of Cyprus;</w:t>
-      </w:r>
-[...145 lines deleted...]
-        <w:t xml:space="preserve">Reception structures are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Initial/first reception centre (under refurbishment), under the Asylum Service (CAS);</w:t>
+        <w:t xml:space="preserve">access to medical treatment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accommodation centre (under upgrade procedures), under the Asylum Service (CAS) in Kofinou;</w:t>
+        <w:t xml:space="preserve">access to material reception conditions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accommodation centre (under reconstruction), under the Asylum Service (CAS) in Limnes.</w:t>
+        <w:t xml:space="preserve">access to public education. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">When making an application for international protection, applicants receive a document stating their intention to apply for international protection, which is an official document of the Asylum Service issued by the Aliens and Immigration Police which serves as a proof of the legal status of a person “as an applicant for international protection before any authority of the Republic of Cyprus" until the applicant lodges an application for international protection within 6 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Applicants are entitled to material reception conditions until a final decision is issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Coverage of material conditions by the Social Welfare Services may be terminated when an asylum seeker or spouse is deemed “willfully unemployed”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The reception phases in principle are related to the type of reception facility to which applicants may be assigned. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During a mass influx, irregularly arrived persons or potential applicants are initially referred to the First Reception Center Pournara where they can stay up to 3 days to register their application, receive emergency reception support and an initial medical screening. As of 2020, all new irregular arrivals subject to an asylum claim are transferred to the First Reception Center Pournara. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Upon lodging an application, applicants are referred to the Kofinou reception and accommodation centre or to the accommodation centre Limnes. If places are not available at the reception center, the applicant is referred by the Asylum Service to the Social Welfare Services to apply for support for an individual accommodation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If an applicant is found to have vulnerabilities during an assessment, they are referred to the relevant authorities for special accommodation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Contingency planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Asylum Service (Deputy Ministry of Migration and International Protection) is responsible for deciding to activate the contingency plan ‘Nafkratis’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Civil Defense (Ministry of the Interior) participates in the contingency plan and has the responsibility to set up tents upon activation of the contingency plan (which are kept in warehouses of the Ministry of the Interior).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Nafkratis Plan is activated for persons entering the country irregularly, upon claiming their intention to apply for asylum. They are taken to Pournara First Reception Centre where they must stay for 3 days in order to undergo medical examinations, fingerprinting, document checks and registration. Tents were used as an emergency solution due to mass arrivals of applicants (in the area of the First Reception Centre operating in Nicosia). The tent capacity was beyond the total capacity of the First Reception Centre and the average stay of migrants was approximately 1 week. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To align with the Pact on Migration and Asylum, the DMMIP must draft an overall contingency plan related to mass irregular arrivals and asylum applications. The Asylum Service submitted the first draft in June 2025, with a final version of it expected before the end of 2025. This plan has input from relevant agencies and ministries, such as the SWS, the Civil Defense, AIU, Coast Guard, MoH, police and IPAC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview of different types of reception facilities according to national classification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception structures are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Initial/first reception centre (under refurbishment), under the Asylum Service (CAS);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accommodation centre (under upgrade procedures), under the Asylum Service (CAS) in Kofinou;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accommodation centre (under reconstruction), under the Asylum Service (CAS) in Limnes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individual accommodation. National legislation provides for individual accommodation (Article 9ΙΔ Refugee Law) according to which applicants for international protection may reside in private residences, apartments, hotels or other reception units which are adjusted to meet the needs for reception of applicants including special provisions for the reception of unaccompanied minor applicants and vulnerable groups. The applicant has the right to apply for housing assistance in the following cases: there are no places available at the reception and accommodation centre; an applicant provides justification of the reason/s that they cannot reside in the centre; or the applicant has no means to ensure private accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The request is handled by the Asylum Service in cooperation with the Social Welfare Services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises at the border</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
@@ -2158,285 +2827,285 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception facilities for applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adapted premises for people with special accommodation needs, such as unaccompanied minors and other vulnerable groups, are under the responsibility of the Social Welfare Services (SWS). They include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safe zone at Pournara First Reception Centre for both unaccompanied children and vulnerable persons and in Limnes Accommodation Centre only for vulnerable applicants;</w:t>
-      </w:r>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">Reception structures for unaccompanied children are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lakatamia: SWS Office in Nicosia (material reception conditions);</w:t>
+        <w:t xml:space="preserve">State homes for unaccompanied minors operated by the Social Welfare Services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Safe Zone Pournara: New area A and B that is supported by the EUAA, operated since 11 August 2022 for unaccompanied minor girls and existent safe zone area C for unaccompanied boys;</w:t>
+        <w:t xml:space="preserve">Shelters for children managed by the Social Welfares Services in cooperation with civil society organisations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Types of applicants accommodated in the safe zone A and B: Vulnerable single ladies, single mothers with children under 12 years old and unaccompanied girls;</w:t>
+        <w:t xml:space="preserve">Foster care programme;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Capacity for new safe zone A and B: 80 persons</w:t>
+        <w:t xml:space="preserve">Semi-independent housing programme operated by the IOM in cooperation with Social Welfare Services to facilitate transition to adulthood for unaccompanied children over 16 years old;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Capacity for safe zone C (unaccompanied minor boys): 80</w:t>
+        <w:t xml:space="preserve">Shelters for abused women (including applicants for international protection);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Shelter for victims of trafficking managed by the police ​​​​​.​</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception structures for unaccompanied children are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lakatamia: SWS Office in Nicosia (material reception conditions);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Safe Zone Pournara: New area A and B that is supported by the EUAA, operated since 11 August 2022 for unaccompanied minor girls and existent safe zone area C for unaccompanied boys;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Types of applicants accommodated in the safe zone A and B: Vulnerable single ladies, single mothers with children under 12 years old and unaccompanied girls;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Capacity for new safe zone A and B: 80 persons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Capacity for safe zone C (unaccompanied minor boys): 80</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Capacity for safe zone D (families): 100 persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors are accommodated temporarily in a safe zone at the First Reception Centre for a short stay to proceed to registration, identification, medical examinations, registration and lodging of the application. After this short period in the safe zone, unaccompanied minors are referred to the Social Welfare Services and transferred to an adapted shelter where they are provided with the necessary services, including the appointment of a guardian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In legislation, there are special provisions for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Article 9ΚΕ) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">victims of torture and violence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Article ΚΣΤ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Current housing arrangements for applicants with special needs (operated by Social Welfare Services):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5 state homes for unaccompanied minors (3 for boys and 2 for girls)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 foster care programme (hosts 35 children approximately)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 semi-independent living program (hosts 35 children approximately).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions provided in kind and cash</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Definition of material reception conditions</w:t>
       </w:r>
     </w:p>
@@ -2591,99 +3260,99 @@
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Type and purpose </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8475" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aid for food, clothing and footwear in vouchers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electricity water supply and pocket money benefit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rent is paid directly to the owner</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rent allowance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Single family allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1215" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8475" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
@@ -2740,51 +3409,51 @@
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calculation and amount </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8475" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:start w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:end w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In March 2019, the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Council of Ministers approved the revision</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of material reception conditions </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblGrid>
               <w:gridCol w:w="8475" w:type="dxa"/>
               <w:gridCol w:w="8475" w:type="dxa"/>
               <w:gridCol w:w="8475" w:type="dxa"/>
             </w:tblGrid>
             <w:tblPr>
               <w:tblW w:w="9072" w:type="dxa"/>
               <w:tblCellSpacing w:w="45" w:type="dxa"/>
               <w:tblLayout w:type="autofit"/>
               <w:tblCellMar>
                 <w:top w:w="80" w:type="dxa"/>
@@ -4073,177 +4742,177 @@
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information currently not available</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Material reception conditions for vulnerable persons </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 9ΚF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Refugee Law stipulates the following profiles of applicants considered to be vulnerable within the reception system or offered special reception arrangements:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons with disabilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elderly persons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pregnant women</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Single-parent families with minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons with serious illness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons with mental disorders and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons who have been subjected to torture, rape or other serious forms of psychological, physical, or sexual violence, such as women victims of genital mutilation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 9KΔ of the Refugee Law provides that an assessment if an applicant is in need of special reception conditions is done on case-by-case. An applicant submits a special form indicating special reception needs if applicable. The applicant undergoes a medical and psychological examination. If during an interview the applicant provides additional information that relates to special reception needs, a special report is made to the Asylum Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant appears at the Social Welfare Services and special reception needs or procedural needs are identified, the Social Welfare Services notifies the Asylum Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -4549,51 +5218,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Criteria to access the labour market </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employers are responsible to have all social insurance obligations settled, employer’s liability insurance, medical insurance and a contract approved by the Labour Office in the name of the asylum applicant. There are no costs for the asylum applicant. The employer must keep the contract that was approved by the Labour Office.  As of October 2021, with a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">decree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> of the Minister of Labour, Welfare and Social Insurance, asylum applicants are allowed to work in the following sectors and jobs:  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, animal husbandry, fishery, animal shelters and pet hotels:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Agricultural workers, animal husbandry workers/poultry farm labourers, fishery workers, fish farm workers, animal caretakers. </w:t>
@@ -4689,51 +5358,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Employment support for applicants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Since June 2021, the Ministry of Labour operates an </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">online system</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> for new registrations and renewals for unemployed persons, including applicants for international protection. The platform offers services to employers who can post job openings and receive interview requests from candidates. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4870,152 +5539,152 @@
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Level of healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pursuant to Article 9IΓ of the Refugee Law, it is presumed that an applicant who resides in a reception centre or receives material reception conditions from the Social Welfare Services does not have sufficient resources.  The law provides for: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free medical care in all public and medical institutions including at least first aid and necessary treatment for illness and serious mental disorders;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Free provision of necessary medical or other assistance including psychiatric care (where necessary) for an applicant with special reception needs. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Ministry of Health decides on a case-by-case basis the full or partial rejection of a request for the provision of care or assistance or termination of assistance when an applicant proves to have worked for a reasonable period of time and has sufficient resources which allow to have an adequate standard of living in terms of health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In practice, access to healthcare is limited. Asylum seekers are not beneficiaries of the National Health System (GESY) per se.  There is a specific medical scheme for asylum seekers which offers the same health benefits as the beneficiaries of the National Health System. (Article 16(d) of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0444c4"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Health System Law of 2001 (89(I)/2001)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Education for minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Education, Sport and Youth is responsible for access to the education system. The national legal framework specifies that access to public education is granted immediately and, in any case, within 3 months from the date of submission of the application by the minor or the guardian of the minor. The right of underage applicants or minor children of applicants to attend secondary education is not affected by a transition to adulthood.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation of classes:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Relevant information on the organisation of classes can be found consulting the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">DRASE programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> under the Ministry of Education. According to the national legislation, if necessary, preparatory classes for minors are provided, including language courses, to facilitate their access to and participation in the public education system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If access to the public education system is impossible due to the special situation of a minor, the competent services of the Ministry of Education and Culture may implement other regulatory acts related to education, according to the Education Act, Education of Children with Special Needs Law, and the Regulations on the Education and Training of Children with Special Needs of 2001 and 2013.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -5183,168 +5852,168 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Articles 9KB(1), 9KB(1)(a) and 9KB(1)(b) of the Refugee Law, material reception conditions may be reduced or withdrawn by a decision of the Asylum Service. Any decision on the reduction or withdrawal of reception conditions for vulnerable persons shall be based on the situation of the person and consider the principle of proportionality. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reduction or withdrawal of material reception conditions</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> may be decided by the Head of the Asylum Service in exceptional and duly justified cases, namely: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant does not comply with the obligation to inform the competent authority timely about a change of residence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant does not appear for the personal interview within 2 weeks from the date of the specified interview, does not respond to a requirement of the Asylum Service to provide any additional information in the context of the examination of the asylum application and fails to give a satisfactory explanation for these actions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant has submitted a subsequent application;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant has ensured adequate financial resources and therefore has benefited unfairly from material reception conditions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant, without legitimate cause, has not filed an application as soon as reasonably practicable after arrival in the government-controlled areas of the Republic of Cyprus.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the above cases, if the applicant voluntarily reports to the Asylum Service, the Head of the Asylum Service may issue a duly motivated decision, based on the reasons that led to the disappearance of the applicant, on the renewal or granting some or all of the material reception conditions that were restricted or revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Accommodation at the reception centre may be terminated</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> upon decision by the Director in the following cases:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">voluntary departure of the applicant if they have secured housing with their own resources;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">expiry of at least 6 months from the referral of the applicant at the centre, where the accommodation centre is overcrowded and it is necessary to reference the new applicants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant has repeatedly infringed operating rules of the reception centre and not complied with the recommendations provided by staff;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the applicant has shown violent behaviour to staff or other applicants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For applicants residing in the community, the Social Welfare Service can reject fully or partially an application for reception conditions, or can cease in full or in part the provision of reception conditions if the applicant has sufficient resources for their own subsistence and provide an adequate standard of living from a health perspective.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Possible sanctions and procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -5355,52 +6024,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 16B (2)(β) of the Refugee Law is relevant for an implicit withdrawal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Review of the sanction decision is not used very often in practice. When a decision on reception conditions is issued and it negatively impacts the applicant, they can appeal the decision at IPAC.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -5465,51 +6134,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Reception - Cyprus</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -5634,51 +6303,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve">The information has been validated</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68C2FBE7"/>
+    <w:nsid w:val="BDBD56B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5782,51 +6451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8961BB45"/>
+    <w:nsid w:val="9A49B08A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5930,51 +6599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="797849C1"/>
+    <w:nsid w:val="241E2CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6078,51 +6747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B298E215"/>
+    <w:nsid w:val="1BA34A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6226,51 +6895,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C401B2AE"/>
+    <w:nsid w:val="E1F21FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6374,51 +7043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="6F490E05"/>
+    <w:nsid w:val="778CA6C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6522,89 +7191,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1EBEBF43"/>
+    <w:nsid w:val="A8CF7450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="◦"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -6670,89 +7339,89 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="CD8AC1BA"/>
+    <w:nsid w:val="D4FA03BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
@@ -6818,51 +7487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="19C72293"/>
+    <w:nsid w:val="FBAAE2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6966,51 +7635,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="660558F0"/>
+    <w:nsid w:val="E598CB8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7114,51 +7783,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="459D50E0"/>
+    <w:nsid w:val="941496C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="2599FBAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7293,50 +8110,53 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -7417,51 +8237,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_105.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iom.int/news/iom-supports-transition-adulthood-unaccompanied-migrant-children-cyprus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc8f0e76d6-9092-c467-2a63-f2cdafb2ab35.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc2b14b96c-ccd1-9192-9c4f-09ee5d9fb8fc.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mof.gov.cy/mof/gpo/gpo.nsf/All/0670920052D93E7FC2258577001F9CC2/%24file/4675%2029%205%2020%20PARARTIMA%204o%20MEROS%20I.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc7b68cfd9-a0a8-c4c5-36ea-0b68a0fc074b.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlsi.gov.cy/mlsi/dl/dl.nsf/76e9ef5cadba76dfc225809f002ac669/47e9a38e774d6884c225809f002c0d2f/%24FILE/%ce%9a.%ce%94.%ce%a0.%20413%202021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pescps.dl.mlsi.gov.cy/CPSWeb/f001w.jsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/non-ind/2001_1_89/full.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdet.moec.gov.cy/index.php/el/erga/programmatiki-2014-2020/17-2014-2020/118-draseis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2040" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2044" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2047" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2048" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2062" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2073" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-2079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/arith/2016_1_105.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iom.int/news/iom-supports-transition-adulthood-unaccompanied-migrant-children-cyprus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc8f0e76d6-9092-c467-2a63-f2cdafb2ab35.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc2b14b96c-ccd1-9192-9c4f-09ee5d9fb8fc.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mof.gov.cy/mof/gpo/gpo.nsf/All/0670920052D93E7FC2258577001F9CC2/%24file/4675%2029%205%2020%20PARARTIMA%204o%20MEROS%20I.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cylaw.org/nomoi/enop/ind/2000_1_6/section-sc7b68cfd9-a0a8-c4c5-36ea-0b68a0fc074b.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mlsi.gov.cy/mlsi/dl/dl.nsf/76e9ef5cadba76dfc225809f002ac669/47e9a38e774d6884c225809f002c0d2f/%24FILE/%ce%9a.%ce%94.%ce%a0.%20413%202021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pescps.dl.mlsi.gov.cy/CPSWeb/f001w.jsp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cylaw.org/nomoi/enop/non-ind/2001_1_89/full.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mdet.moec.gov.cy/index.php/el/erga/programmatiki-2014-2020/17-2014-2020/118-draseis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>