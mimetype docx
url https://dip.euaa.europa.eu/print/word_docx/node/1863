--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">State Border Guard reported the situation at the border and within the country on 31 December 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">State Border Guard reported the situation at the border and within the country on 31 December 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On December 31, no individuals were stopped from illegally crossing the border between Latvia and Belarus, bringing the total number of prevented crossings in 2024 to 5,388. Additionally, 26 people were admitted into Latvia on humanitarian grounds over the course of the year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On the same day, the State Border Guard reported 37 violations at external borders and within the country. Among these, four foreigners were refused entry to Latvia, including two Russian and two Moldovan citizens, due to invalid documents or security concerns. These individuals were returned to their countries of departure. Three individuals from Uzbekistan and Kyrgyzstan were found to have violated Schengen Area residence conditions and faced administrative penalties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Within Latvia, immigration checks revealed five individuals—originating from Uzbekistan, Lithuania, Pakistan, and Ukraine—who had breached entry or residence conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Border Guard | Valsts robežsardze (1 January, 2025), 2024. gada 31. decembris uz valsts robežas un valsts iekšienē [December 31, 2024 at the state border and within the country],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rs.gov.lv/en/article/december-31-2024-state-border-and-within-country</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C75B0F1"/>
+    <w:nsid w:val="AFF1C80D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/state-border-guard-reported-situation-border-and-within-country-31-december" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rs.gov.lv/en/article/december-31-2024-state-border-and-within-country" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>